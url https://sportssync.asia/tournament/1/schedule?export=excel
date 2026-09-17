--- v1 (2026-06-24)
+++ v2 (2026-09-17)
@@ -622,51 +622,51 @@
           <t>2025-06-28 08:15</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / HWA AI LYNN</t>
+          <t>Krou / HWA AI LYNN</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Camileia Munim / Teoh Choi Sun</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2025-06-28 08:15</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
@@ -958,51 +958,51 @@
           <t>2025-06-28 09:15</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / HWA AI LYNN</t>
+          <t>Krou / HWA AI LYNN</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Therese Leong Wai Peng / Kong Chien Yien</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2025-06-28 09:15</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
@@ -1215,51 +1215,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Raja Azila Binti Raja Abdul Aziz / Nor Hayati Binti Mohamed Bakhari</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / HWA AI LYNN</t>
+          <t>Krou / HWA AI LYNN</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>2025-06-28 10:00</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
@@ -1383,51 +1383,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>GRACE OH SZE ERN  / Lee Shien</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / HWA AI LYNN</t>
+          <t>Krou / HWA AI LYNN</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>2025-06-28 10:30</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
@@ -1551,51 +1551,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Christina Lim Shor Bee  / Gam Gaik Ping</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / HWA AI LYNN</t>
+          <t>Krou / HWA AI LYNN</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2025-06-28 11:00</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
@@ -2013,51 +2013,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Joanne Lim / Chong Hwei Teeng</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Lee Zi Wen / Tan Say Sen</t>
+          <t xml:space="preserve">Lee Zi Wen / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2025-06-28 12:45</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
@@ -2181,51 +2181,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Jamie Xuan Nuong Huynh  / Gan Sze Chia</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Lee Zi Wen / Tan Say Sen</t>
+          <t xml:space="preserve">Lee Zi Wen / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2025-06-28 13:15</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
@@ -2349,51 +2349,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Alice Chan / Azlin Shahida Abdul Latif</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Lee Zi Wen / Tan Say Sen</t>
+          <t xml:space="preserve">Lee Zi Wen / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2025-06-28 13:45</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
@@ -2680,51 +2680,51 @@
           <t>2025-06-28 14:30</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Lee Zi Wen / Tan Say Sen</t>
+          <t xml:space="preserve">Lee Zi Wen / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Yap Lay Li / Maegan Yip Rue Vey</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>2025-06-28 14:45</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
@@ -3016,51 +3016,51 @@
           <t>2025-06-28 15:30</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Lee Zi Wen / Tan Say Sen</t>
+          <t xml:space="preserve">Lee Zi Wen / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Ewe Min Ni / Chia Li Sing</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2025-06-28 16:00</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
@@ -4785,51 +4785,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>phuan lee yoon / WATI CHE ISMAIL</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / HO YEN LEE</t>
+          <t>Krou / HO YEN LEE</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>2025-06-29 12:30</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
@@ -4953,51 +4953,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Hwang Yoong Li Melina / Laili Rahmanudin</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / HO YEN LEE</t>
+          <t>Krou / HO YEN LEE</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2025-06-29 13:00</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
@@ -5284,51 +5284,51 @@
           <t>2025-06-29 13:45</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / HO YEN LEE</t>
+          <t>Krou / HO YEN LEE</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Karen Sam  / SUSAN LEE</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>2025-06-29 14:00</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
@@ -5620,51 +5620,51 @@
           <t>2025-06-29 14:45</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / HO YEN LEE</t>
+          <t>Krou / HO YEN LEE</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>Lee Li Shah / Chang Ming Yee</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>2025-06-29 15:00</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
@@ -5877,51 +5877,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / HO YEN LEE</t>
+          <t>Krou / HO YEN LEE</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2025-06-29 16:00</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">