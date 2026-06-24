--- v0 (2025-12-01)
+++ v1 (2026-06-24)
@@ -711,51 +711,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Therese Leong Wai Peng / Kong Chien Yien</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>GRACE OH SZE ERN  / Yau Lee Shien</t>
+          <t>GRACE OH SZE ERN  / Lee Shien</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2025-06-28 08:30</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
@@ -879,51 +879,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Raja Azila Binti Raja Abdul Aziz / Nor Hayati Binti Mohamed Bakhari</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>GRACE OH SZE ERN  / Yau Lee Shien</t>
+          <t>GRACE OH SZE ERN  / Lee Shien</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2025-06-28 09:00</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
@@ -1047,51 +1047,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Christina Lim Shor Bee  / Gam Gaik Ping</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>GRACE OH SZE ERN  / Yau Lee Shien</t>
+          <t>GRACE OH SZE ERN  / Lee Shien</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2025-06-28 09:30</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
@@ -1378,51 +1378,51 @@
           <t>2025-06-28 10:30</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>GRACE OH SZE ERN  / Yau Lee Shien</t>
+          <t>GRACE OH SZE ERN  / Lee Shien</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Ooi Kai Rou / HWA AI LYNN</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>2025-06-28 10:30</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
@@ -1714,51 +1714,51 @@
           <t>2025-06-28 11:30</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>GRACE OH SZE ERN  / Yau Lee Shien</t>
+          <t>GRACE OH SZE ERN  / Lee Shien</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Camileia Munim / Teoh Choi Sun</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2025-06-28 11:30</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
@@ -1840,51 +1840,51 @@
           <t>2025-06-28 12:00</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>ALICE CHAN AI TING / Azlin Shahida Abdul Latif</t>
+          <t>Alice Chan / Azlin Shahida Abdul Latif</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Jamie Xuan Nuong Huynh  / Gan Sze Chia</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2025-06-28 12:15</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
@@ -1966,51 +1966,51 @@
           <t>2025-06-28 12:30</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>(Yasmin Anderson) Yasmin Binti Zainal Abidin / Even Chong</t>
+          <t>Yasmin Anderson / Even Chong</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Ng Xin Kee / Jasper Leong</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>2025-06-28 12:30</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
@@ -2092,51 +2092,51 @@
           <t>2025-06-28 12:45</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>ALICE CHAN AI TING / Azlin Shahida Abdul Latif</t>
+          <t>Alice Chan / Azlin Shahida Abdul Latif</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Ewe Min Ni / Chia Li Sing</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>2025-06-28 13:00</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
@@ -2223,51 +2223,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Karen W / Lee Yen Chee</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>(Yasmin Anderson) Yasmin Binti Zainal Abidin / Even Chong</t>
+          <t>Yasmin Anderson / Even Chong</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2025-06-28 13:15</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
@@ -2344,98 +2344,98 @@
           <t>2025-06-28 13:30</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>ALICE CHAN AI TING / Azlin Shahida Abdul Latif</t>
+          <t>Alice Chan / Azlin Shahida Abdul Latif</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Lee Zi Wen / Tan Say Sen</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2025-06-28 13:45</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Chee Wan Lin / ABIGAIL LIM SU SEAN</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>(Yasmin Anderson) Yasmin Binti Zainal Abidin / Even Chong</t>
+          <t>Yasmin Anderson / Even Chong</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2025-06-28 13:45</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
@@ -2559,88 +2559,88 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t xml:space="preserve">ROSMAYATI BINTI OMAR BAKI / Soh ying ying </t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>(Yasmin Anderson) Yasmin Binti Zainal Abidin / Even Chong</t>
+          <t>Yasmin Anderson / Even Chong</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>2025-06-28 14:15</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>ALICE CHAN AI TING / Azlin Shahida Abdul Latif</t>
+          <t>Alice Chan / Azlin Shahida Abdul Latif</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Joanne Lim / Chong Hwei Teeng</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-06-28 14:30</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
@@ -2848,93 +2848,93 @@
           <t>2025-06-28 15:00</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>ALICE CHAN AI TING / Azlin Shahida Abdul Latif</t>
+          <t>Alice Chan / Azlin Shahida Abdul Latif</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Yap Lay Li / Maegan Yip Rue Vey</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2025-06-28 15:15</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>(Yasmin Anderson) Yasmin Binti Zainal Abidin / Even Chong</t>
+          <t>Yasmin Anderson / Even Chong</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>TUN NUR ASYREEN / PUTERI NAJIA</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2025-06-28 15:15</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
@@ -3058,51 +3058,51 @@
           <t>2025-06-28 16:00</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>GRACE OH SZE ERN  / Yau Lee Shien</t>
+          <t>GRACE OH SZE ERN  / Lee Shien</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Yap Lay Li / Maegan Yip Rue Vey</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2025-06-28 16:00</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
@@ -3226,51 +3226,51 @@
           <t>2025-06-28 16:45</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>GRACE OH SZE ERN  / Yau Lee Shien</t>
+          <t>GRACE OH SZE ERN  / Lee Shien</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Cornelia Ling Tian Yu / Hia Lee Ann Christine</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2025-06-28 16:45</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
@@ -3352,51 +3352,51 @@
           <t>2025-06-28 17:15</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>GRACE OH SZE ERN  / Yau Lee Shien</t>
+          <t>GRACE OH SZE ERN  / Lee Shien</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Wong Wee Wen / Weng Sim</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>2025-06-29 08:00</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
@@ -3436,51 +3436,51 @@
           <t>2025-06-29 08:00</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Colleen Lim Cherng Lin / Hazzelina Binti Hassan</t>
+          <t>Colleen Lim / Hazzelina Binti Hassan</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Maria Fauzana Ghazali / Shahedah Mohamed</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>2025-06-29 08:15</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
@@ -3688,51 +3688,51 @@
           <t>2025-06-29 08:45</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Colleen Lim Cherng Lin / Hazzelina Binti Hassan</t>
+          <t>Colleen Lim / Hazzelina Binti Hassan</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Ooi Li Anne / Rachel Heah Ming Li</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>2025-06-29 09:00</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
@@ -3940,51 +3940,51 @@
           <t>2025-06-29 09:30</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Colleen Lim Cherng Lin / Hazzelina Binti Hassan</t>
+          <t>Colleen Lim / Hazzelina Binti Hassan</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Cheah Pei Yi  / Kelly Yong Chen Xin</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>2025-06-29 09:45</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
@@ -4192,51 +4192,51 @@
           <t>2025-06-29 10:15</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Colleen Lim Cherng Lin / Hazzelina Binti Hassan</t>
+          <t>Colleen Lim / Hazzelina Binti Hassan</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Alaynna / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>2025-06-29 10:30</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
@@ -4444,51 +4444,51 @@
           <t>2025-06-29 11:00</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Colleen Lim Cherng Lin / Hazzelina Binti Hassan</t>
+          <t>Colleen Lim / Hazzelina Binti Hassan</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Goh Harn Jean / Noor Azlina Binti Idris</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>2025-06-29 11:15</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
@@ -4743,51 +4743,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Poh Jay Lyn / Janice Tan Ju Yie</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Erica Khoo Pei Shan / Ong Sher Foong</t>
+          <t>Erica Khoo Pei Shan / Jamie Ong</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>2025-06-29 12:15</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
@@ -4827,135 +4827,135 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Alice Loo Lian Qi / Joey Cheng</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>NOR EEZA ZAINAL ABIDIN / Jessica Keng Jia Hui</t>
+          <t>Eeza Zainal / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>2025-06-29 12:30</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Karen Sam  / SUSAN LEE</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Lim poh suan / Mui Yee Xuan</t>
+          <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>2025-06-29 12:45</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Kok Yoke Ping (Jannie Lai) / Anette Enriquez</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Erica Khoo Pei Shan / Ong Sher Foong</t>
+          <t>Erica Khoo Pei Shan / Jamie Ong</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>2025-06-29 12:45</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
@@ -4995,93 +4995,93 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t xml:space="preserve">ONG SIANG PENG / Goh Pei Ru </t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>NOR EEZA ZAINAL ABIDIN / Jessica Keng Jia Hui</t>
+          <t>Eeza Zainal / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>2025-06-29 13:00</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Lee Li Shah / Chang Ming Yee</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Lim poh suan / Mui Yee Xuan</t>
+          <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>2025-06-29 13:15</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
@@ -5163,130 +5163,130 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Kok Yoke Ping (Jannie Lai) / Anette Enriquez</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>NOR EEZA ZAINAL ABIDIN / Jessica Keng Jia Hui</t>
+          <t>Eeza Zainal / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2025-06-29 13:30</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Hwang Yoong Li Melina / Laili Rahmanudin</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Lim poh suan / Mui Yee Xuan</t>
+          <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>2025-06-29 13:45</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Erica Khoo Pei Shan / Ong Sher Foong</t>
+          <t>Erica Khoo Pei Shan / Jamie Ong</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Alice Loo Lian Qi / Joey Cheng</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2025-06-29 13:45</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
@@ -5494,135 +5494,135 @@
           <t>2025-06-29 14:30</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>NOR EEZA ZAINAL ABIDIN / Jessica Keng Jia Hui</t>
+          <t>Eeza Zainal / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Poh Jay Lyn / Janice Tan Ju Yie</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2025-06-29 14:30</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Lim poh suan / Mui Yee Xuan</t>
+          <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>phuan lee yoon / WATI CHE ISMAIL</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>2025-06-29 14:45</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Erica Khoo Pei Shan / Ong Sher Foong</t>
+          <t>Erica Khoo Pei Shan / Jamie Ong</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t xml:space="preserve">ONG SIANG PENG / Goh Pei Ru </t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2025-06-29 14:45</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
@@ -5830,93 +5830,93 @@
           <t>2025-06-29 15:30</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>NOR EEZA ZAINAL ABIDIN / Jessica Keng Jia Hui</t>
+          <t>Eeza Zainal / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Erica Khoo Pei Shan / Ong Sher Foong</t>
+          <t>Erica Khoo Pei Shan / Jamie Ong</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>2025-06-29 15:30</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Lim poh suan / Mui Yee Xuan</t>
+          <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Ooi Kai Rou / HO YEN LEE</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2025-06-29 16:00</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
@@ -6003,88 +6003,88 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>Ooi Li Anne / Rachel Heah Ming Li</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>NOR EEZA ZAINAL ABIDIN / Jessica Keng Jia Hui</t>
+          <t>Eeza Zainal / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>2025-06-29 16:15</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Lim poh suan / Mui Yee Xuan</t>
+          <t>Lim poh suan / Shaine Mui</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>Carmille Wong Szu Yen  / Avril Foong Yuet Cheng</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>2025-06-29 16:45</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
@@ -6124,51 +6124,51 @@
           <t>2025-06-29 16:45</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>NOR EEZA ZAINAL ABIDIN / Jessica Keng Jia Hui</t>
+          <t>Eeza Zainal / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Carmille Wong Szu Yen  / Avril Foong Yuet Cheng</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>2025-06-29 17:15</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
@@ -6213,51 +6213,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>Cheah Pei Yi  / Kelly Yong Chen Xin</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>NOR EEZA ZAINAL ABIDIN / Jessica Keng Jia Hui</t>
+          <t>Eeza Zainal / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>