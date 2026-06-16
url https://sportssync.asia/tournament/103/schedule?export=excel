--- v0 (2025-12-01)
+++ v1 (2026-06-16)
@@ -669,51 +669,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Marvin Tan Khay Hean  / Lim Man Leong</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Phua Jay Mein  / Cheah Seng Hin</t>
+          <t>Jay Mein  / Cheah Seng Hin</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2025-11-23 10:50</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
@@ -753,51 +753,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Lim Dickson / Jeremy Ivan Fernandez</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Phua Jay Mein  / Cheah Seng Hin</t>
+          <t>Jay Mein  / Cheah Seng Hin</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>2025-11-23 11:15</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
@@ -1000,51 +1000,51 @@
           <t>2025-11-23 12:05</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Phua Jay Mein  / Cheah Seng Hin</t>
+          <t>Jay Mein  / Cheah Seng Hin</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t xml:space="preserve">Norazizi bin Mohamed / Arif Bunayya </t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2025-11-23 12:30</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
@@ -1252,51 +1252,51 @@
           <t>2025-11-23 14:10</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Phua Jay Mein  / Cheah Seng Hin</t>
+          <t>Jay Mein  / Cheah Seng Hin</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Christopher Kong Meng Chuin / Azzlan Azzam</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2025-11-23 14:35</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
@@ -1341,51 +1341,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Albert Chong Zi Che / Chua chong beng</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Phua Jay Mein  / Cheah Seng Hin</t>
+          <t>Jay Mein  / Cheah Seng Hin</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>