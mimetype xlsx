--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -1131,88 +1131,88 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Max teh yong wei / Kelvin teh tatt wei</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>ALVIN WONG SHEN YANG / Alvis Wong Shen Jie</t>
+          <t>ALVIN WONG / Alvis Wong Shen Jie</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2025-12-07 08:30</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>LEE WEN SIANG / Goh Siong Chong</t>
+          <t>LX / Jayden Goh</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>LEONG E-CHONG / Lawrence Lee Chun Yong</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2025-12-07 08:30</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
@@ -1719,51 +1719,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Mohd zaini bin itam / Azri Zulkafperi</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>ALVIN WONG SHEN YANG / Alvis Wong Shen Jie</t>
+          <t>ALVIN WONG / Alvis Wong Shen Jie</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2025-12-07 09:00</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
@@ -2055,51 +2055,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Junwei Yeap / Cheng Chee Tiong</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>LEE WEN SIANG / Goh Siong Chong</t>
+          <t>LX / Jayden Goh</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2025-12-07 09:15</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
@@ -2307,51 +2307,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Gan Yong Seng / CHAN JIA HAO</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>ALVIN WONG SHEN YANG / Alvis Wong Shen Jie</t>
+          <t>ALVIN WONG / Alvis Wong Shen Jie</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2025-12-07 09:30</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
@@ -2643,51 +2643,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Eugene Lu Cheng Yew  / Daron Cheah Chee Wah</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>LEE WEN SIANG / Goh Siong Chong</t>
+          <t>LX / Jayden Goh</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2025-12-07 09:45</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
@@ -3231,51 +3231,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Wong Eu Gene / Tai Fung Wei Tan</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>LEE WEN SIANG / Goh Siong Chong</t>
+          <t>LX / Jayden Goh</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2025-12-07 10:15</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
@@ -3478,51 +3478,51 @@
           <t>2025-12-07 10:30</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>ALVIN WONG SHEN YANG / Alvis Wong Shen Jie</t>
+          <t>ALVIN WONG / Alvis Wong Shen Jie</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Low Hong Liang  / Muhammad Ridhwan Bin Mohd Nazri</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2025-12-07 10:30</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
@@ -4402,51 +4402,51 @@
           <t>2025-12-07 11:15</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>LEE WEN SIANG / Goh Siong Chong</t>
+          <t>LX / Jayden Goh</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Ng Boon Jay / Noel Cheah Jay King</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>2025-12-07 11:15</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
@@ -4654,51 +4654,51 @@
           <t>2025-12-07 11:30</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>ALVIN WONG SHEN YANG / Alvis Wong Shen Jie</t>
+          <t>ALVIN WONG / Alvis Wong Shen Jie</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Wei Han Yap / Tze Han Pua</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>2025-12-07 11:30</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
@@ -5116,51 +5116,51 @@
           <t>2025-12-07 12:00</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>LEE WEN SIANG / Goh Siong Chong</t>
+          <t>LX / Jayden Goh</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>TBD</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>2025-12-07 12:00</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
@@ -5368,51 +5368,51 @@
           <t>2025-12-07 12:15</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>LEE WEN SIANG / Goh Siong Chong</t>
+          <t>LX / Jayden Goh</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Mohd Amirul Fikri Bin Omar / Muhammad Hasif Hasan</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2025-12-07 12:15</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
@@ -5494,98 +5494,98 @@
           <t>2025-12-07 12:30</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>LEE WEN SIANG / Goh Siong Chong</t>
+          <t>LX / Jayden Goh</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Tan Bok Guan / Tan Bok Lin</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2025-12-07 13:00</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t xml:space="preserve">ONG ZI QUAN / Lee Cheng He </t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>LEE WEN SIANG / Goh Siong Chong</t>
+          <t>LX / Jayden Goh</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>2025-12-07 13:00</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
@@ -6003,51 +6003,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t xml:space="preserve">Allan chong Han ling / Richelle Pepene </t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Goh Mee Cheng / Goh Siong Chong</t>
+          <t>Goh Mee Cheng / Jayden Goh</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>2025-12-07 15:15</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
@@ -6087,51 +6087,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>ELLY CHOO / Low Wai Sin</t>
+          <t>Elly Choo / Low Wai Sin</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>2025-12-07 15:30</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
@@ -6339,51 +6339,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>Lua Yi Fang / Marcus Lim Lih-Yang</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>ELLY CHOO / Low Wai Sin</t>
+          <t>Elly Choo / Low Wai Sin</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>2025-12-07 15:45</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
@@ -6759,51 +6759,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>Fong Hiong Wah / Siew Mei Qi</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Goh Mee Cheng / Goh Siong Chong</t>
+          <t>Goh Mee Cheng / Jayden Goh</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>2025-12-07 16:00</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
@@ -7090,51 +7090,51 @@
           <t>2025-12-07 16:15</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>ELLY CHOO / Low Wai Sin</t>
+          <t>Elly Choo / Low Wai Sin</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Akmal Firdaus Bin Ahmad Rozi / Nur Izzati Binti Khairudin</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>2025-12-07 16:30</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
@@ -7468,51 +7468,51 @@
           <t>2025-12-07 16:45</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Goh Mee Cheng / Goh Siong Chong</t>
+          <t>Goh Mee Cheng / Jayden Goh</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Yong Zhi Wan / Tan Cheng Chin</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>2025-12-07 16:45</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
@@ -7888,51 +7888,51 @@
           <t>2025-12-07 17:15</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Goh Mee Cheng / Goh Siong Chong</t>
+          <t>Goh Mee Cheng / Jayden Goh</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Joyce Foo / Wilson Seah</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>2025-12-07 17:15</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
@@ -8229,51 +8229,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>Melvin Koh Kye Way / Ng Joa Ann</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Goh Mee Cheng / Goh Siong Chong</t>
+          <t>Goh Mee Cheng / Jayden Goh</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>2025-12-07 17:45</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
@@ -8439,51 +8439,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>Jayden Tham / Tam Siew Fun</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Goh Mee Cheng / Goh Siong Chong</t>
+          <t>Goh Mee Cheng / Jayden Goh</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>2025-12-07 18:15</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
@@ -8518,98 +8518,98 @@
           <t>2025-12-07 18:15</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Goh Mee Cheng / Goh Siong Chong</t>
+          <t>Goh Mee Cheng / Jayden Goh</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>BaoBao / Chua Kai Xuan</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>2025-12-07 19:00</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>Yong Zhi Wan / Tan Cheng Chin</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Goh Mee Cheng / Goh Siong Chong</t>
+          <t>Goh Mee Cheng / Jayden Goh</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>2025-12-07 19:00</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">