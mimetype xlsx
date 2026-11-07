--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -1000,51 +1000,51 @@
           <t>2025-12-07 09:20</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Azzah M / Azza Abdul Rahim</t>
+          <t>Azzah M. / Azza Abdul Rahim</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Raja Nadeeya / Juliyana Jamal</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2025-12-07 09:30</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
@@ -1677,51 +1677,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Lois Liew Zhun-Fey / Cheng Zhi Ling</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Azzah M / Azza Abdul Rahim</t>
+          <t>Azzah M. / Azza Abdul Rahim</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2025-12-07 10:10</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
@@ -2349,51 +2349,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>nik nadian nisa binti nik nazli / Nurul Aiman Binti Mohamed</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Azzah M / Azza Abdul Rahim</t>
+          <t>Azzah M. / Azza Abdul Rahim</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2025-12-07 10:50</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
@@ -2685,51 +2685,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>YEOH PHAIK SUAN / M.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Azzah M / Azza Abdul Rahim</t>
+          <t>Azzah M. / Azza Abdul Rahim</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>2025-12-07 11:10</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">