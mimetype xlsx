--- v0 (2026-07-27)
+++ v1 (2026-09-10)
@@ -538,51 +538,51 @@
           <t>2025-12-07 20:15</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Nurfarahin Binti Othman / Tan xiao tin</t>
+          <t xml:space="preserve">Nurfarahin Binti Othman / Brenda Tan </t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Nor Atikah Binti Nordin / Nurien Farisya</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2025-12-07 20:15</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
@@ -790,51 +790,51 @@
           <t>2025-12-07 20:45</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Nurfarahin Binti Othman / Tan xiao tin</t>
+          <t xml:space="preserve">Nurfarahin Binti Othman / Brenda Tan </t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Eng Suet Lei / LIAN HUI LIM</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025-12-07 20:45</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
@@ -1089,93 +1089,93 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">Khek Sing Ler / Amanda Wong Ee Ling </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Nurfarahin Binti Othman / Tan xiao tin</t>
+          <t xml:space="preserve">Nurfarahin Binti Othman / Brenda Tan </t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2025-12-07 21:25</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Yew Yuen Wah / Tan Chin Tee</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Nurfarahin Binti Othman / Tan xiao tin</t>
+          <t xml:space="preserve">Nurfarahin Binti Othman / Brenda Tan </t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2025-12-07 21:25</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">