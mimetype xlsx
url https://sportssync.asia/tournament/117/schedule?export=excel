--- v0 (2026-06-30)
+++ v1 (2026-08-30)
@@ -874,51 +874,51 @@
           <t>2026-01-17 08:15</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Chun Ket</t>
+          <t>Wei Han Yap / Ong Chun Ket</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>CHEE KEAN HOE / Lee Jin Yang</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2026-01-17 08:15</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
@@ -1252,51 +1252,51 @@
           <t>2026-01-17 08:30</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Tay Yee Kiang</t>
+          <t>Kim Yong  / Tay Yee Kiang</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t xml:space="preserve">Ng Hai Huan / LAI WAI SAN </t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2026-01-17 08:30</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
@@ -1467,51 +1467,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>CHUAH CHAU HUAT / Lee Etienne</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>RUZWANDY BIN OTHMAN / Mohd Fadzri Sulaiman</t>
+          <t xml:space="preserve">RUZWANDY BIN OTHMAN / MOHD FADZRI </t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2026-01-17 08:30</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
@@ -2139,51 +2139,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Amir Syadiqin bin Shah Jehan / Hilman bin Mazlan</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>RUZWANDY BIN OTHMAN / Mohd Fadzri Sulaiman</t>
+          <t xml:space="preserve">RUZWANDY BIN OTHMAN / MOHD FADZRI </t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>2026-01-17 09:00</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
@@ -2218,98 +2218,98 @@
           <t>2026-01-17 09:15</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Chun Ket</t>
+          <t>Wei Han Yap / Ong Chun Ket</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Chan Wei Bin / WONG CHOON FOO</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2026-01-17 09:15</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Ian Chang</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Tay Yee Kiang</t>
+          <t>Kim Yong  / Tay Yee Kiang</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2026-01-17 09:15</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
@@ -2811,51 +2811,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>LEE WEN SIANG / Goh Siong Chong</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>RUZWANDY BIN OTHMAN / Mohd Fadzri Sulaiman</t>
+          <t xml:space="preserve">RUZWANDY BIN OTHMAN / MOHD FADZRI </t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>2026-01-17 09:30</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
@@ -2937,51 +2937,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Fadzrul Haniff Bun Muhammad Zamri / Hilmy Ashley</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Tay Yee Kiang</t>
+          <t>Kim Yong  / Tay Yee Kiang</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2026-01-17 09:45</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
@@ -3231,51 +3231,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Hasvinder Singh Gill / Nashvinder Singh Gill</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Chun Ket</t>
+          <t>Wei Han Yap / Ong Chun Ket</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2026-01-17 10:00</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
@@ -3609,51 +3609,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Jack Tan  / Teoh Eng Chuan</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Tay Yee Kiang</t>
+          <t>Kim Yong  / Tay Yee Kiang</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2026-01-17 10:15</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
@@ -3903,51 +3903,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Robin Tan Ti Wang / Ong Jun Hong</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Chun Ket</t>
+          <t>Wei Han Yap / Ong Chun Ket</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>2026-01-17 10:30</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
@@ -4150,51 +4150,51 @@
           <t>2026-01-17 10:30</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>RUZWANDY BIN OTHMAN / Mohd Fadzri Sulaiman</t>
+          <t xml:space="preserve">RUZWANDY BIN OTHMAN / MOHD FADZRI </t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Chia Wen Thin / Zayn wong</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>2026-01-17 10:30</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
@@ -4575,51 +4575,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>TANG JIA YAO / Andy Chong Hau Yip</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Chun Ket</t>
+          <t>Wei Han Yap / Ong Chun Ket</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>2026-01-17 11:00</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
@@ -4948,51 +4948,51 @@
           <t>2026-01-17 11:15</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Tang Kim Yong  / Tay Yee Kiang</t>
+          <t>Kim Yong  / Tay Yee Kiang</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Choo Teck Wing / Lee Kai Sian</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2026-01-17 11:15</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
@@ -5494,51 +5494,51 @@
           <t>2026-01-17 11:30</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>RUZWANDY BIN OTHMAN / Mohd Fadzri Sulaiman</t>
+          <t xml:space="preserve">RUZWANDY BIN OTHMAN / MOHD FADZRI </t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Lo Mun Lik / Loh Chi Yoon</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2026-01-17 11:30</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
@@ -5662,51 +5662,51 @@
           <t>2026-01-17 11:45</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Chun Ket</t>
+          <t>Wei Han Yap / Ong Chun Ket</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>Chin Kenye  / Muhamad Yahya bin Muhamad Rafit</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>2026-01-17 11:45</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
@@ -5835,51 +5835,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Ian Chang</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>RUZWANDY BIN OTHMAN / Mohd Fadzri Sulaiman</t>
+          <t xml:space="preserve">RUZWANDY BIN OTHMAN / MOHD FADZRI </t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>2026-01-17 11:45</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
@@ -5914,51 +5914,51 @@
           <t>2026-01-17 12:00</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Chun Ket</t>
+          <t>Wei Han Yap / Ong Chun Ket</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Chia Wen Thin / Zayn wong</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>2026-01-17 12:00</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
@@ -6250,51 +6250,51 @@
           <t>2026-01-17 14:15</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Teh LK / Lim Shieh lee</t>
+          <t>LKTeh  / Lim Shieh lee</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>Rozana Binti Mohd Mahfudz / Izz Wazien Bin Zulhazlin</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>2026-01-17 14:15</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
@@ -6796,51 +6796,51 @@
           <t>2026-01-17 14:30</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Hor Mei Yee / Ng Hon Loong</t>
+          <t>Katherine Hor / Benny Ng</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>Lin Yiu Fai / Lim Mei Yun</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2026-01-17 14:30</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
@@ -6969,51 +6969,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>Lim Yih Teng / Cheong Jin Li</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Aizat Zayyani Binti Amad Zahit / Ang Boon Shen</t>
+          <t>Aizat Zayyani / Ang Boon Shen</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>2026-01-17 14:45</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
@@ -7258,51 +7258,51 @@
           <t>2026-01-17 15:00</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Teh LK / Lim Shieh lee</t>
+          <t>LKTeh  / Lim Shieh lee</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>BERNICE POON  / Charles Chin</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>2026-01-17 15:00</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
@@ -7641,51 +7641,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Cassandra Chin Wei Ling / Chin Kenly</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Aizat Zayyani Binti Amad Zahit / Ang Boon Shen</t>
+          <t>Aizat Zayyani / Ang Boon Shen</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>2026-01-17 15:15</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
@@ -8140,51 +8140,51 @@
           <t>2026-01-17 15:30</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Hor Mei Yee / Ng Hon Loong</t>
+          <t>Katherine Hor / Benny Ng</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>Lau Chun Hui / Alkash Dharvin A/L Rajkumar</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>2026-01-17 15:30</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
@@ -8266,98 +8266,98 @@
           <t>2026-01-17 15:45</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Teh LK / Lim Shieh lee</t>
+          <t>LKTeh  / Lim Shieh lee</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>LOO JIA WEN / Tan Boon Shen</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>2026-01-17 15:45</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>kerk jie yi / JamesLeeHanHui</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Aizat Zayyani Binti Amad Zahit / Ang Boon Shen</t>
+          <t>Aizat Zayyani / Ang Boon Shen</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>2026-01-17 15:45</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
@@ -9153,51 +9153,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t xml:space="preserve">Benazir Sim Bee Chang / Derrick Low Sheng Xiang </t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Hor Mei Yee / Ng Hon Loong</t>
+          <t>Katherine Hor / Benny Ng</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>2026-01-17 16:15</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
@@ -9274,51 +9274,51 @@
           <t>2026-01-17 16:30</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>Teh LK / Lim Shieh lee</t>
+          <t>LKTeh  / Lim Shieh lee</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>CHUAH CHAU HUAT / Xiao Ye</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>2026-01-17 16:30</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
@@ -9652,51 +9652,51 @@
           <t>2026-01-17 16:45</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>Aizat Zayyani Binti Amad Zahit / Ang Boon Shen</t>
+          <t>Aizat Zayyani / Ang Boon Shen</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>Faten Adlina / Akmal Firdaus Bin Ahmad Rozi</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>2026-01-17 16:45</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
@@ -9825,51 +9825,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>Farah Azirah binti Khalit / Muhamad Zuhrie bin Hamzah</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Hor Mei Yee / Ng Hon Loong</t>
+          <t>Katherine Hor / Benny Ng</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>2026-01-17 16:45</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
@@ -10282,51 +10282,51 @@
           <t>2026-01-17 17:15</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>Teh LK / Lim Shieh lee</t>
+          <t>LKTeh  / Lim Shieh lee</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t xml:space="preserve">Vivian Fortunata  / Ter Ming Wei </t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>2026-01-17 17:15</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
@@ -10497,51 +10497,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>Foo CY / Faustina Su Kwong Ai</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Hor Mei Yee / Ng Hon Loong</t>
+          <t>Katherine Hor / Benny Ng</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>2026-01-17 17:15</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
@@ -10996,51 +10996,51 @@
           <t>2026-01-17 17:45</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>Aizat Zayyani Binti Amad Zahit / Ang Boon Shen</t>
+          <t>Aizat Zayyani / Ang Boon Shen</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t xml:space="preserve">Yong Zhi Wan / CHING TAI HOW </t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>2026-01-17 17:45</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
@@ -11542,98 +11542,98 @@
           <t>2026-01-17 18:15</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>Aizat Zayyani Binti Amad Zahit / Ang Boon Shen</t>
+          <t>Aizat Zayyani / Ang Boon Shen</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>HO YEN LEE / TAN MING KAI</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>2026-01-17 18:15</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>Jack Tan  / Yew Xin Tung</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Teh LK / Lim Shieh lee</t>
+          <t>LKTeh  / Lim Shieh lee</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>2026-01-17 18:30</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
@@ -11752,51 +11752,51 @@
           <t>2026-01-17 18:30</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>Aizat Zayyani Binti Amad Zahit / Ang Boon Shen</t>
+          <t>Aizat Zayyani / Ang Boon Shen</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>Jack Tan  / Yew Xin Tung</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>2026-01-17 18:45</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
@@ -12676,51 +12676,51 @@
           <t>2026-01-18 08:30</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
+          <t>Brian Mok Herng Yhue / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
           <t xml:space="preserve">Leon Poh Qen Shin / Tim </t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>2026-01-18 08:30</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
@@ -13348,51 +13348,51 @@
           <t>2026-01-18 09:00</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
+          <t>Brian Mok Herng Yhue / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Brandon Fong Jay Shern</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>2026-01-18 09:00</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
@@ -14020,51 +14020,51 @@
           <t>2026-01-18 09:30</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
+          <t>Brian Mok Herng Yhue / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
           <t>Lim Beng Yeng / Chia Queh Kiong, Steven</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>2026-01-18 09:30</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
@@ -14692,51 +14692,51 @@
           <t>2026-01-18 10:00</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
+          <t>Brian Mok Herng Yhue / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>Abu Bakar Mohamed / Lim Teck Khoon</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>2026-01-18 10:00</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
@@ -15574,51 +15574,51 @@
           <t>2026-01-18 10:45</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
+          <t>Brian Mok Herng Yhue / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t xml:space="preserve">Toh Chee yong / foo jin shern </t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>2026-01-18 10:45</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
@@ -15784,51 +15784,51 @@
           <t>2026-01-18 11:15</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
+          <t>Brian Mok Herng Yhue / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
           <t>Desmond Chook / Quas</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>2026-01-18 11:30</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
@@ -15873,51 +15873,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
           <t>Choo Meng Tat / Khaw Wei Huan</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
+          <t>Brian Mok Herng Yhue / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t>2026-01-18 11:45</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
@@ -15957,51 +15957,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
           <t>Law Wei Siang  / ng dickson</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>Brian Mok Herng Yhue / Foo Hsien Loong</t>
+          <t>Brian Mok Herng Yhue / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>2026-01-18 14:15</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">