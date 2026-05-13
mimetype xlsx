--- v0 (2026-05-10)
+++ v1 (2026-05-13)
@@ -1126,51 +1126,51 @@
           <t>2026-01-24 08:00</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Ong Ke Rou / Yap Lay Li</t>
+          <t>[TRAPO] Ong Ke Rou / Yap Lay Li</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Sarah Sheena Toyat / Eileen Low Siu Ping</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2026-01-24 08:10</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
@@ -2265,51 +2265,51 @@
           <t>Court 12</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t xml:space="preserve">shah affandi bin ibrahim / AHMAD EIZWAN SHAH </t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Wan ken syn / Elroy Lee</t>
+          <t>Wan ken syn / [TRAPO] Elroy Lee</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2026-01-24 08:20</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
@@ -3016,51 +3016,51 @@
           <t>2026-01-24 08:30</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Ong Ke Rou / Yap Lay Li</t>
+          <t>[TRAPO] Ong Ke Rou / Yap Lay Li</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Alifah binti Mohamed Pauzan / Nuramirah Ismail</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2026-01-24 08:40</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
@@ -3525,51 +3525,51 @@
           <t>Court 12</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Low Kia Hoe / PANG PIK HOE</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Wan ken syn / Elroy Lee</t>
+          <t>Wan ken syn / [TRAPO] Elroy Lee</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2026-01-24 08:40</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
@@ -4785,51 +4785,51 @@
           <t>Court 12</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>RUZWANDY BIN OTHMAN / Muhammad Irfan Bin Azhan</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Wan ken syn / Elroy Lee</t>
+          <t>Wan ken syn / [TRAPO] Elroy Lee</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>2026-01-24 09:00</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
@@ -4906,51 +4906,51 @@
           <t>2026-01-24 09:00</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Ong Ke Rou / Yap Lay Li</t>
+          <t>[TRAPO] Ong Ke Rou / Yap Lay Li</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>LOOI NEOH / Jane Teh</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>2026-01-24 09:10</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
@@ -6796,51 +6796,51 @@
           <t>2026-01-24 09:30</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Ong Ke Rou / Yap Lay Li</t>
+          <t>[TRAPO] Ong Ke Rou / Yap Lay Li</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>Lee yen yen / Feron Tan</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2026-01-24 09:40</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
@@ -7090,51 +7090,51 @@
           <t>2026-01-24 09:40</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Wan ken syn / Elroy Lee</t>
+          <t>Wan ken syn / [TRAPO] Elroy Lee</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Jasper Tan / CHAN KHONG SEONG</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>2026-01-24 09:40</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
@@ -7930,51 +7930,51 @@
           <t>2026-01-24 10:00</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Ong Ke Rou / Yap Lay Li</t>
+          <t>[TRAPO] Ong Ke Rou / Yap Lay Li</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>Choo Hui Min / Chong Yi Thong</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>2026-01-24 10:10</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
@@ -8602,51 +8602,51 @@
           <t>2026-01-24 10:20</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Wan ken syn / Elroy Lee</t>
+          <t>Wan ken syn / [TRAPO] Elroy Lee</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>Chong Tzeh Lee  / Lionel.Choong</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>2026-01-24 10:20</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
@@ -9148,51 +9148,51 @@
           <t>2026-01-24 10:40</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Ong Ke Rou / Yap Lay Li</t>
+          <t>[TRAPO] Ong Ke Rou / Yap Lay Li</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>NADIAH BINTI ZAINALABIDIN / Sukhairah binti Haji Abdul Latiff</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>2026-01-24 10:40</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
@@ -10875,51 +10875,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>Chua Vi Cher / Wei Chen Lee</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Ong Ke Rou / Kua Xiang Win</t>
+          <t>[TRAPO] Ong Ke Rou / Kua Xiang Win</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>2026-01-24 13:10</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
@@ -12891,51 +12891,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
           <t>Tee Lit Chen / Yap Yeh Ling</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>Ong Ke Rou / Kua Xiang Win</t>
+          <t>[TRAPO] Ong Ke Rou / Kua Xiang Win</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>2026-01-24 13:40</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
@@ -14902,51 +14902,51 @@
           <t>2026-01-24 14:10</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>Ong Ke Rou / Kua Xiang Win</t>
+          <t>[TRAPO] Ong Ke Rou / Kua Xiang Win</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
           <t xml:space="preserve">nazril NASH idrus / Lee Ching li </t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>2026-01-24 14:10</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
@@ -16120,51 +16120,51 @@
           <t>2026-01-24 14:30</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>Ong Ke Rou / Kua Xiang Win</t>
+          <t>[TRAPO] Ong Ke Rou / Kua Xiang Win</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
           <t>Ang Xie Chie / TEE MING XUAN</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
           <t>2026-01-24 14:30</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
@@ -16713,51 +16713,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
           <t>GAN CL / Choi Yan Yi</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>Ong Ke Rou / Kua Xiang Win</t>
+          <t>[TRAPO] Ong Ke Rou / Kua Xiang Win</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>2026-01-24 15:00</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
@@ -17380,51 +17380,51 @@
           <t>2026-01-24 15:20</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>Ong Ke Rou / Kua Xiang Win</t>
+          <t>[TRAPO] Ong Ke Rou / Kua Xiang Win</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
           <t>Zharif bin Zulkilfli  / Ailin Husna</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
           <t>2026-01-24 15:20</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">