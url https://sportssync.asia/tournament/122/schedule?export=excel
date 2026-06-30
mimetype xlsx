--- v1 (2026-05-13)
+++ v2 (2026-06-30)
@@ -1126,51 +1126,51 @@
           <t>2026-01-24 08:00</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>[TRAPO] Ong Ke Rou / Yap Lay Li</t>
+          <t>Ong Ke Rou / Yap Lay Li</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Sarah Sheena Toyat / Eileen Low Siu Ping</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2026-01-24 08:10</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
@@ -1593,51 +1593,51 @@
           <t>Court 11</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Heidi Ng Jia Hui / Chloe Goh</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Yap Yeh Ling</t>
+          <t>Tiw Min Yuen / Yap Yeh Ling</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2026-01-24 08:10</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
@@ -1840,51 +1840,51 @@
           <t>2026-01-24 08:20</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lim Ai Nie / Low Zhen Xing </t>
+          <t xml:space="preserve">Amy Lim Ai Nie / Low Zhen Xing </t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t xml:space="preserve">Tan Yee Sann / Suzanne Ong shook Chen </t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2026-01-24 08:20</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
@@ -3016,51 +3016,51 @@
           <t>2026-01-24 08:30</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>[TRAPO] Ong Ke Rou / Yap Lay Li</t>
+          <t>Ong Ke Rou / Yap Lay Li</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Alifah binti Mohamed Pauzan / Nuramirah Ismail</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2026-01-24 08:40</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
@@ -3100,51 +3100,51 @@
           <t>2026-01-24 08:40</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lim Ai Nie / Low Zhen Xing </t>
+          <t xml:space="preserve">Amy Lim Ai Nie / Low Zhen Xing </t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>YAP KAA YEE / Foong Chooi yee</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>2026-01-24 08:40</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
@@ -3483,51 +3483,51 @@
           <t>Court 11</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>LEE CHU-YU / Tam Yi Wah</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Yap Yeh Ling</t>
+          <t>Tiw Min Yuen / Yap Yeh Ling</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2026-01-24 08:40</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
@@ -4360,51 +4360,51 @@
           <t>2026-01-24 09:00</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lim Ai Nie / Low Zhen Xing </t>
+          <t xml:space="preserve">Amy Lim Ai Nie / Low Zhen Xing </t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Koey Law Choon Ying / WONG WEI YIN</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>2026-01-24 09:00</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
@@ -4906,51 +4906,51 @@
           <t>2026-01-24 09:00</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>[TRAPO] Ong Ke Rou / Yap Lay Li</t>
+          <t>Ong Ke Rou / Yap Lay Li</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>LOOI NEOH / Jane Teh</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>2026-01-24 09:10</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
@@ -5368,51 +5368,51 @@
           <t>2026-01-24 09:10</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Yap Yeh Ling</t>
+          <t>Tiw Min Yuen / Yap Yeh Ling</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Ho Zhuo Xin / Tan xiao tin</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2026-01-24 09:10</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
@@ -5620,51 +5620,51 @@
           <t>2026-01-24 09:20</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lim Ai Nie / Low Zhen Xing </t>
+          <t xml:space="preserve">Amy Lim Ai Nie / Low Zhen Xing </t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>Yip Pei Yi / Lee Kar Wai</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>2026-01-24 09:20</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
@@ -6628,51 +6628,51 @@
           <t>2026-01-24 09:30</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Yap Yeh Ling</t>
+          <t>Tiw Min Yuen / Yap Yeh Ling</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Yan Goh / LEE SUET YEN</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>2026-01-24 09:30</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
@@ -6796,51 +6796,51 @@
           <t>2026-01-24 09:30</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>[TRAPO] Ong Ke Rou / Yap Lay Li</t>
+          <t>Ong Ke Rou / Yap Lay Li</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>Lee yen yen / Feron Tan</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2026-01-24 09:40</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
@@ -7930,51 +7930,51 @@
           <t>2026-01-24 10:00</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>[TRAPO] Ong Ke Rou / Yap Lay Li</t>
+          <t>Ong Ke Rou / Yap Lay Li</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>Choo Hui Min / Chong Yi Thong</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>2026-01-24 10:10</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
@@ -9148,51 +9148,51 @@
           <t>2026-01-24 10:40</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>[TRAPO] Ong Ke Rou / Yap Lay Li</t>
+          <t>Ong Ke Rou / Yap Lay Li</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>NADIAH BINTI ZAINALABIDIN / Sukhairah binti Haji Abdul Latiff</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>2026-01-24 10:40</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
@@ -9274,51 +9274,51 @@
           <t>2026-01-24 10:40</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Yap Yeh Ling</t>
+          <t>Tiw Min Yuen / Yap Yeh Ling</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Heidi Ng Jia Hui / Chloe Goh</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>2026-01-24 10:40</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Court Grand VIP</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
@@ -9694,93 +9694,93 @@
           <t>2026-01-24 11:00</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Yap Yeh Ling</t>
+          <t>Tiw Min Yuen / Yap Yeh Ling</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>NADIAH BINTI ZAINALABIDIN / Sukhairah binti Haji Abdul Latiff</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>2026-01-24 11:20</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Yap Yeh Ling</t>
+          <t>Tiw Min Yuen / Yap Yeh Ling</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>Liong Jiun jing / Thang Sue Ting</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>2026-01-24 11:20</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
@@ -9904,51 +9904,51 @@
           <t>2026-01-24 11:40</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Yap Yeh Ling</t>
+          <t>Tiw Min Yuen / Yap Yeh Ling</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>Choo Hui Min / Chong Yi Thong</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>2026-01-24 11:40</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
@@ -10282,51 +10282,51 @@
           <t>2026-01-24 13:00</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>DORIS LIM / Ng Wei Cong</t>
+          <t>Doris Lim / Ng Wei Cong</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>San San / Ong Hoay Yee</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>2026-01-24 13:00</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
@@ -10875,51 +10875,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>Chua Vi Cher / Wei Chen Lee</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>[TRAPO] Ong Ke Rou / Kua Xiang Win</t>
+          <t>Ong Ke Rou / Kua Xiang Win</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>2026-01-24 13:10</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
@@ -12298,51 +12298,51 @@
           <t>2026-01-24 13:30</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>DORIS LIM / Ng Wei Cong</t>
+          <t>Doris Lim / Ng Wei Cong</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>Julian Ting / FONG LEE HUA</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>2026-01-24 13:30</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
@@ -12891,51 +12891,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
           <t>Tee Lit Chen / Yap Yeh Ling</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>[TRAPO] Ong Ke Rou / Kua Xiang Win</t>
+          <t>Ong Ke Rou / Kua Xiang Win</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>2026-01-24 13:40</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
@@ -14902,51 +14902,51 @@
           <t>2026-01-24 14:10</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>[TRAPO] Ong Ke Rou / Kua Xiang Win</t>
+          <t>Ong Ke Rou / Kua Xiang Win</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
           <t xml:space="preserve">nazril NASH idrus / Lee Ching li </t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>2026-01-24 14:10</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
@@ -14991,51 +14991,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
           <t>Chua Sai Men / Tan Chin Tee</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>DORIS LIM / Ng Wei Cong</t>
+          <t>Doris Lim / Ng Wei Cong</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
           <t>2026-01-24 14:10</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
@@ -15621,51 +15621,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
           <t>Ooi Kai Rou / ANBALAGAN A/L SUBRAMANIAM</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>DORIS LIM / Ng Wei Cong</t>
+          <t>Doris Lim / Ng Wei Cong</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>2026-01-24 14:20</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
@@ -16120,51 +16120,51 @@
           <t>2026-01-24 14:30</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>[TRAPO] Ong Ke Rou / Kua Xiang Win</t>
+          <t>Ong Ke Rou / Kua Xiang Win</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
           <t>Ang Xie Chie / TEE MING XUAN</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
           <t>2026-01-24 14:30</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
@@ -16713,51 +16713,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
           <t>GAN CL / Choi Yan Yi</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>[TRAPO] Ong Ke Rou / Kua Xiang Win</t>
+          <t>Ong Ke Rou / Kua Xiang Win</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>2026-01-24 15:00</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
@@ -17380,51 +17380,51 @@
           <t>2026-01-24 15:20</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>[TRAPO] Ong Ke Rou / Kua Xiang Win</t>
+          <t>Ong Ke Rou / Kua Xiang Win</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
           <t>Zharif bin Zulkilfli  / Ailin Husna</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
           <t>2026-01-24 15:20</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
@@ -18855,93 +18855,93 @@
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
           <t>Ivin Low / Alice Loo Lian Qi</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
-          <t>DORIS LIM / Liew Kai Wen</t>
+          <t>Doris Lim / Liew Kai Wen</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
           <t>2026-01-24 18:20</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
           <t>Lee wei ming  / Low Jee Keong</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / James Tak Nei Thang</t>
+          <t>Chester Lim VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
           <t>2026-01-24 18:20</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
@@ -19270,51 +19270,51 @@
           <t>2026-01-24 18:20</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Edwin Koh Chia Ann</t>
+          <t>Roy Tey / Edwin Koh Chia Ann</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
           <t>Tengku Mohamad Razreen / Mohamad Akmal Ariff Bin Mohamad Salleh</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
           <t>2026-01-24 18:20</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>Court Grand VIP</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
@@ -19779,51 +19779,51 @@
           <t>Court 14</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
           <t>Isaac Chew  / Terrence Tan</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
-          <t>Chong Ching Wai / NG Chee Heng</t>
+          <t>Chong Ching Wai / Sean Ng</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
           <t>2026-01-24 18:30</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>Court Grand VIP</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
@@ -19905,51 +19905,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
           <t>Siah Hung Yean / Oliver Lee Vui Tsu</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / James Tak Nei Thang</t>
+          <t>Chester Lim VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="H466" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
           <t>2026-01-24 18:40</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
@@ -20367,51 +20367,51 @@
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
           <t>Jacy Chen  / Kong Li-Ann</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
-          <t>DORIS LIM / Liew Kai Wen</t>
+          <t>Doris Lim / Liew Kai Wen</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
           <t>2026-01-24 18:50</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
@@ -20787,51 +20787,51 @@
           <t>Court 14</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
           <t>Ng Boon Jay / Alfred Quek Cheng Ping</t>
         </is>
       </c>
       <c r="G487" t="inlineStr">
         <is>
-          <t>Chong Ching Wai / NG Chee Heng</t>
+          <t>Chong Ching Wai / Sean Ng</t>
         </is>
       </c>
       <c r="H487" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
           <t>2026-01-24 18:50</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
           <t>Court Grand VIP</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
@@ -20913,51 +20913,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
           <t>Chow chee leng / Goh Hui Xiang</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / James Tak Nei Thang</t>
+          <t>Chester Lim VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="H490" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
           <t>2026-01-24 19:00</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
@@ -21286,51 +21286,51 @@
           <t>2026-01-24 19:00</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Edwin Koh Chia Ann</t>
+          <t>Roy Tey / Edwin Koh Chia Ann</t>
         </is>
       </c>
       <c r="G499" t="inlineStr">
         <is>
           <t>Isaac Chew  / Terrence Tan</t>
         </is>
       </c>
       <c r="H499" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
           <t>2026-01-24 19:00</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
           <t>Court Grand VIP</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
@@ -21837,51 +21837,51 @@
           <t>Court 14</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
           <t>Syafi Hazheem Bin Kamal Effendi / Shafiq Iqmal</t>
         </is>
       </c>
       <c r="G512" t="inlineStr">
         <is>
-          <t>Chong Ching Wai / NG Chee Heng</t>
+          <t>Chong Ching Wai / Sean Ng</t>
         </is>
       </c>
       <c r="H512" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
           <t>2026-01-24 19:10</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
           <t>Court Grand VIP</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
@@ -21916,51 +21916,51 @@
           <t>2026-01-24 19:10</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>DORIS LIM / Liew Kai Wen</t>
+          <t>Doris Lim / Liew Kai Wen</t>
         </is>
       </c>
       <c r="G514" t="inlineStr">
         <is>
           <t>Lua Yi Fang / Siow Yong Xin</t>
         </is>
       </c>
       <c r="H514" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
           <t>2026-01-24 19:20</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
@@ -22803,51 +22803,51 @@
           <t>Court 14</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E535" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
           <t>Ng Boon Jay / Alfred Quek Cheng Ping</t>
         </is>
       </c>
       <c r="G535" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Edwin Koh Chia Ann</t>
+          <t>Roy Tey / Edwin Koh Chia Ann</t>
         </is>
       </c>
       <c r="H535" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
           <t>2026-01-24 19:30</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
           <t>Court Grand VIP</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
@@ -22882,51 +22882,51 @@
           <t>2026-01-24 19:30</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E537" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
-          <t>DORIS LIM / Liew Kai Wen</t>
+          <t>Doris Lim / Liew Kai Wen</t>
         </is>
       </c>
       <c r="G537" t="inlineStr">
         <is>
           <t>Nur Syafiqah Binti Sharif / Norfaraain binti Jumanah</t>
         </is>
       </c>
       <c r="H537" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
           <t>2026-01-24 19:35</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
           <t>Court Grand VIP</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
@@ -22966,51 +22966,51 @@
           <t>2026-01-24 19:40</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E539" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / James Tak Nei Thang</t>
+          <t>Chester Lim VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G539" t="inlineStr">
         <is>
           <t>Keng Sing / Chong Ming Fon</t>
         </is>
       </c>
       <c r="H539" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
           <t>2026-01-24 19:40</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
@@ -23596,56 +23596,56 @@
           <t>2026-01-24 19:50</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E554" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
-          <t>Chong Ching Wai / NG Chee Heng</t>
+          <t>Chong Ching Wai / Sean Ng</t>
         </is>
       </c>
       <c r="G554" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Edwin Koh Chia Ann</t>
+          <t>Roy Tey / Edwin Koh Chia Ann</t>
         </is>
       </c>
       <c r="H554" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
           <t>2026-01-24 20:00</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
@@ -23937,51 +23937,51 @@
           <t>Court 14</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E562" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
           <t>Syafi Hazheem Bin Kamal Effendi / Shafiq Iqmal</t>
         </is>
       </c>
       <c r="G562" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Edwin Koh Chia Ann</t>
+          <t>Roy Tey / Edwin Koh Chia Ann</t>
         </is>
       </c>
       <c r="H562" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
           <t>2026-01-24 20:10</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
@@ -24310,51 +24310,51 @@
           <t>2026-01-24 20:20</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E571" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / James Tak Nei Thang</t>
+          <t>Chester Lim VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G571" t="inlineStr">
         <is>
           <t>Raymond Tan / Ng Wai Ling</t>
         </is>
       </c>
       <c r="H571" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
           <t>2026-01-24 20:20</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
@@ -24604,51 +24604,51 @@
           <t>2026-01-24 20:20</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
           <t>Court 14</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E578" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
-          <t>Chong Ching Wai / NG Chee Heng</t>
+          <t>Chong Ching Wai / Sean Ng</t>
         </is>
       </c>
       <c r="G578" t="inlineStr">
         <is>
           <t>Tengku Mohamad Razreen / Mohamad Akmal Ariff Bin Mohamad Salleh</t>
         </is>
       </c>
       <c r="H578" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
           <t>2026-01-24 20:40</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">