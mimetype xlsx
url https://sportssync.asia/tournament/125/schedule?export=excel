--- v0 (2026-05-11)
+++ v1 (2026-09-08)
@@ -2638,51 +2638,51 @@
           <t>2025-12-13 13:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / Tan Sueh Cheng</t>
+          <t>Krou / Tan Sueh Cheng</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>SITI HAJAH BINTI HUSIEN / NOORLI ASYIHA BINTI ZAINAL ABIDIN</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2025-12-13 13:00</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
@@ -2974,51 +2974,51 @@
           <t>2025-12-13 13:30</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / Tan Sueh Cheng</t>
+          <t>Krou / Tan Sueh Cheng</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Suaily Sherrylynn / Kam Xinhui</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>2025-12-13 13:45</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
@@ -3483,51 +3483,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Izzatul Ilham binti Nordin / Wan Rezawana wan daud</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / Tan Sueh Cheng</t>
+          <t>Krou / Tan Sueh Cheng</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2025-12-13 14:30</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
@@ -3609,51 +3609,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>DIANA WONG / Chloe Choy</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / Tan Sueh Cheng</t>
+          <t>Krou / Tan Sueh Cheng</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2025-12-13 14:30</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
@@ -5788,51 +5788,51 @@
           <t>2025-12-13 18:45</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / Tan Sueh Cheng</t>
+          <t>Krou / Tan Sueh Cheng</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>Tam Siew Fun / Xiao Ye</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>2025-12-13 19:15</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
@@ -6549,51 +6549,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>Lim Shieh lee / Jaymaine</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / Tan Sueh Cheng</t>
+          <t>Krou / Tan Sueh Cheng</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>2025-12-13 20:15</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
@@ -6801,51 +6801,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>PUTERI NAJIA / Sharifah Aysha Elwina</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / Tan Sueh Cheng</t>
+          <t>Krou / Tan Sueh Cheng</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2025-12-13 20:45</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">