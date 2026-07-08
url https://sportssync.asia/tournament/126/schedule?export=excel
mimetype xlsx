--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -580,51 +580,51 @@
           <t>2026-01-10 10:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / Low Man Kit</t>
+          <t xml:space="preserve"> VQ / Low Man Kit</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Gan Jun Hong / Chan wai kit</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2026-01-10 10:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
@@ -753,51 +753,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Cheah Seng Hin / Chia Wen Thin</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / Norazizi bin Mohamed</t>
+          <t>Mohd Azlan / Norazizi bin Mohamed</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>2026-01-10 10:00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
@@ -1131,51 +1131,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">Tenson Tang / Chan yung lim </t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
+          <t>Brandon kiew kwang yi / ARVIN</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2026-01-10 10:15</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
@@ -1215,51 +1215,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Loh Wai Loy / Chia Teng Wai</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / Norazizi bin Mohamed</t>
+          <t>Mohd Azlan / Norazizi bin Mohamed</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>2026-01-10 10:15</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
@@ -1504,51 +1504,51 @@
           <t>2026-01-10 10:30</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tey Wee Tiong / Saw Sean Seng </t>
+          <t xml:space="preserve">Roy Tey / Saw Sean Seng </t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Gan Jun Hong / Chan wai kit</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>2026-01-10 10:30</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
@@ -1966,51 +1966,51 @@
           <t>2026-01-10 10:45</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / Low Man Kit</t>
+          <t xml:space="preserve"> VQ / Low Man Kit</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Andrew Tan Kah Seng / YOH HOONG MING</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>2026-01-10 10:45</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
@@ -2428,51 +2428,51 @@
           <t>2026-01-10 11:00</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tey Wee Tiong / Saw Sean Seng </t>
+          <t xml:space="preserve">Roy Tey / Saw Sean Seng </t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Ong Boon Bing / Wong Kin Keat</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>2026-01-10 11:00</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
@@ -2517,51 +2517,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Allan chong Han ling / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
+          <t>Brandon kiew kwang yi / ARVIN</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>2026-01-10 11:00</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
@@ -3058,51 +3058,51 @@
           <t>2026-01-10 11:15</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / Norazizi bin Mohamed</t>
+          <t>Mohd Azlan / Norazizi bin Mohamed</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Chong Ting Mun / Cedric Soh Chee Yuan</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2026-01-10 11:15</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
@@ -3352,51 +3352,51 @@
           <t>2026-01-10 11:30</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tey Wee Tiong / Saw Sean Seng </t>
+          <t xml:space="preserve">Roy Tey / Saw Sean Seng </t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Andrew Tan Kah Seng / YOH HOONG MING</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>2026-01-10 11:30</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
@@ -3651,51 +3651,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Ong Boon Bing / Wong Kin Keat</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / Low Man Kit</t>
+          <t xml:space="preserve"> VQ / Low Man Kit</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>2026-01-10 11:45</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
@@ -3730,51 +3730,51 @@
           <t>2026-01-10 11:45</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
+          <t>Brandon kiew kwang yi / ARVIN</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>james lim  / Barry Lee</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2026-01-10 11:45</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
@@ -4108,56 +4108,56 @@
           <t>2026-01-10 12:00</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tey Wee Tiong / Saw Sean Seng </t>
+          <t xml:space="preserve">Roy Tey / Saw Sean Seng </t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / Low Man Kit</t>
+          <t xml:space="preserve"> VQ / Low Man Kit</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>2026-01-10 12:00</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
@@ -4486,51 +4486,51 @@
           <t>2026-01-10 12:15</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
+          <t>Brandon kiew kwang yi / ARVIN</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>CALVIN CHONG CHEE HONG / Chew Kok Foong</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>2026-01-10 12:15</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
@@ -4575,51 +4575,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Jeffrey Yap Lee Wei / Alexander Yip Jern How</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / Norazizi bin Mohamed</t>
+          <t>Mohd Azlan / Norazizi bin Mohamed</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>2026-01-10 12:15</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
@@ -4785,51 +4785,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>Roger Hew / Barcspain Nea</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / Norazizi bin Mohamed</t>
+          <t>Mohd Azlan / Norazizi bin Mohamed</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>2026-01-10 12:30</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
@@ -4906,56 +4906,56 @@
           <t>2026-01-10 12:45</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / Low Man Kit</t>
+          <t xml:space="preserve"> VQ / Low Man Kit</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tey Wee Tiong / Saw Sean Seng </t>
+          <t xml:space="preserve">Roy Tey / Saw Sean Seng </t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>2026-01-10 12:45</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
@@ -5037,51 +5037,51 @@
           <t>Court 10</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Cheah Seng Hin / Chia Wen Thin</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
+          <t>Brandon kiew kwang yi / ARVIN</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>2026-01-10 12:45</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Court Premium</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
@@ -5121,51 +5121,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>Khai Jie / Amir Asyraf Bin Abd Hamid</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / Norazizi bin Mohamed</t>
+          <t>Mohd Azlan / Norazizi bin Mohamed</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>2026-01-10 13:00</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
@@ -5200,98 +5200,98 @@
           <t>2026-01-10 13:00</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tey Wee Tiong / Saw Sean Seng </t>
+          <t xml:space="preserve">Roy Tey / Saw Sean Seng </t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Kenneth eng / Louis</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>2026-01-10 13:00</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Ian Chang / SOONG JUN FAI</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brandon kiew kwang yi / Arvin Arul </t>
+          <t>Brandon kiew kwang yi / ARVIN</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2026-01-10 13:30</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
@@ -5494,51 +5494,51 @@
           <t>2026-01-10 17:00</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Wong Khee Chun</t>
+          <t>RONAN SHIMABUKURO / Wong Khee Chun</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Xue Zheng / Hwee Hao Kheng</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2026-01-10 17:00</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
@@ -5872,51 +5872,51 @@
           <t>2026-01-10 17:15</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Azril Aizam Gull / Ahmad Hazeeq</t>
+          <t>Azril Gull / Ahmad Hazeeq</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Keng Sing / Chong Hoong Kin</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2026-01-10 17:15</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
@@ -6124,51 +6124,51 @@
           <t>2026-01-10 17:30</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t xml:space="preserve">CHAN ZHI FOONG / Neal Wong </t>
+          <t xml:space="preserve">Alex C / Neal Wong </t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Allan chong Han ling / XK</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>2026-01-10 17:30</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
@@ -6376,51 +6376,51 @@
           <t>2026-01-10 17:45</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Wong Khee Chun</t>
+          <t>RONAN SHIMABUKURO / Wong Khee Chun</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t xml:space="preserve">Quah Yi Hann / Quah Yi Chen </t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>2026-01-10 17:45</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
@@ -6465,51 +6465,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>NG JIN YUAN / Ng Choon Kiang</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Azril Aizam Gull / Ahmad Hazeeq</t>
+          <t>Azril Gull / Ahmad Hazeeq</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>2026-01-10 17:45</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
@@ -6712,51 +6712,51 @@
           <t>2026-01-10 18:00</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t xml:space="preserve">CHAN ZHI FOONG / Neal Wong </t>
+          <t xml:space="preserve">Alex C / Neal Wong </t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>Muhammad Nidhal Bin Abu Ubaidah / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>2026-01-10 18:00</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
@@ -7053,51 +7053,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>William lamchiyang  / Chuah Yeong Lin</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Azril Aizam Gull / Ahmad Hazeeq</t>
+          <t>Azril Gull / Ahmad Hazeeq</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>2026-01-10 18:15</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
@@ -7300,98 +7300,98 @@
           <t>2026-01-10 18:30</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t xml:space="preserve">CHAN ZHI FOONG / Neal Wong </t>
+          <t xml:space="preserve">Alex C / Neal Wong </t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>Junwei Yeap / MAX YEW</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>2026-01-10 18:30</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t xml:space="preserve">Chow hao bin / TEE JING XU </t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Azril Aizam Gull / Ahmad Hazeeq</t>
+          <t>Azril Gull / Ahmad Hazeeq</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>2026-01-10 18:30</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
@@ -7557,51 +7557,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>Andrew Tan Kah Seng / Shawn Lim</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Wong Khee Chun</t>
+          <t>RONAN SHIMABUKURO / Wong Khee Chun</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>2026-01-10 18:45</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
@@ -7851,88 +7851,88 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t xml:space="preserve">Syed azahar Syed naguib / Wan abdul muiz </t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Wong Khee Chun</t>
+          <t>RONAN SHIMABUKURO / Wong Khee Chun</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>2026-01-10 19:00</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t xml:space="preserve">CHAN ZHI FOONG / Neal Wong </t>
+          <t xml:space="preserve">Alex C / Neal Wong </t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Lian Wei Xiong / Law</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>2026-01-10 19:00</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
@@ -8434,51 +8434,51 @@
           <t>2026-01-10 19:30</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Wong Khee Chun</t>
+          <t>RONAN SHIMABUKURO / Wong Khee Chun</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>LIM CHEN PYNG / Ea Jia Gen</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>2026-01-10 19:30</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
@@ -8523,51 +8523,51 @@
           <t>Court A</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>Khoh Yoong Keat / Hiew Shun Wen</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t xml:space="preserve">CHAN ZHI FOONG / Neal Wong </t>
+          <t xml:space="preserve">Alex C / Neal Wong </t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>2026-01-10 19:30</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
@@ -8770,51 +8770,51 @@
           <t>2026-01-10 20:00</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Wong Khee Chun</t>
+          <t>RONAN SHIMABUKURO / Wong Khee Chun</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Wong say Heng / Raidon Tan Xue Long</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>2026-01-10 20:00</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
@@ -8980,51 +8980,51 @@
           <t>2026-01-10 20:30</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Wong Khee Chun</t>
+          <t>RONAN SHIMABUKURO / Wong Khee Chun</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>Khoh Yoong Keat / Hiew Shun Wen</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>2026-01-10 21:00</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Court Premium</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
@@ -9064,51 +9064,51 @@
           <t>2026-01-10 21:30</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Court Premium</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Wong Khee Chun</t>
+          <t>RONAN SHIMABUKURO / Wong Khee Chun</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>Muhammad Nidhal Bin Abu Ubaidah / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>2026-01-11 10:00</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
@@ -9148,51 +9148,51 @@
           <t>2026-01-11 10:00</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / Lee Zi Thung</t>
+          <t xml:space="preserve"> VQ / Lee Zi Thung</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>CHAI CHANG YIN / DIXON CHENG ZE YU</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>2026-01-11 10:00</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
@@ -9237,88 +9237,88 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>Tan Sueh Cheng / Tze Han Pua</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>EugeneTaiYuZhe / [TRAPO] Ong Ke Rou</t>
+          <t>EugeneTaiYuZhe / Ong Ke Rou</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>2026-01-11 10:00</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>Liew Wai Keong / Teng Jia Xin</t>
+          <t>W.Keong / Teng Jia Xin</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Christopher Ho / Chang Mei Chee</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>2026-01-11 10:00</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
@@ -9610,51 +9610,51 @@
           <t>2026-01-11 10:15</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t xml:space="preserve">Benjamin Lim Joon Liang / Teo Wai Ting Hannah </t>
+          <t xml:space="preserve">[Leapmotor] Benj Lim / Teo Wai Ting Hannah </t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t xml:space="preserve">CHAN ZEE WEE / Christine </t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>2026-01-11 10:15</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
@@ -9862,51 +9862,51 @@
           <t>2026-01-11 10:30</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>Liew Wai Keong / Teng Jia Xin</t>
+          <t>W.Keong / Teng Jia Xin</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>Lee Ho Wai / Yeo Kwong Jin</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>2026-01-11 10:30</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
@@ -10030,51 +10030,51 @@
           <t>2026-01-11 10:45</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / Lee Zi Thung</t>
+          <t xml:space="preserve"> VQ / Lee Zi Thung</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>Low Lay Hoe / Liong Jiun jing</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>2026-01-11 10:45</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
@@ -10114,51 +10114,51 @@
           <t>2026-01-11 10:45</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>EugeneTaiYuZhe / [TRAPO] Ong Ke Rou</t>
+          <t>EugeneTaiYuZhe / Ong Ke Rou</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>Monica Lee / YAP SWEE KEE</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>2026-01-11 10:45</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
@@ -10203,51 +10203,51 @@
           <t>Court B</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>Mohamad Hafizuddin bin Mohamad Helmi / Siti Aisyah Idris</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t xml:space="preserve">Benjamin Lim Joon Liang / Teo Wai Ting Hannah </t>
+          <t xml:space="preserve">[Leapmotor] Benj Lim / Teo Wai Ting Hannah </t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>2026-01-11 10:45</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
@@ -10450,98 +10450,98 @@
           <t>2026-01-11 11:00</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>Liew Wai Keong / Teng Jia Xin</t>
+          <t>W.Keong / Teng Jia Xin</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t xml:space="preserve">Lim Chung Boon / Cheah Pei Yi </t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>2026-01-11 11:00</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>Kathryn Tan / Chin Jin Jet</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t xml:space="preserve">Benjamin Lim Joon Liang / Teo Wai Ting Hannah </t>
+          <t xml:space="preserve">[Leapmotor] Benj Lim / Teo Wai Ting Hannah </t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>2026-01-11 11:00</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
@@ -10707,51 +10707,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>Alaster Ang Han Wun / Cassandra Liew Chi Yen</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>EugeneTaiYuZhe / [TRAPO] Ong Ke Rou</t>
+          <t>EugeneTaiYuZhe / Ong Ke Rou</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>2026-01-11 11:15</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
@@ -11043,51 +11043,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>BERNICE POON  / Charles Chin</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / Lee Zi Thung</t>
+          <t xml:space="preserve"> VQ / Lee Zi Thung</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>2026-01-11 11:45</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
@@ -11169,51 +11169,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>Lee Xin Ni / SOONG JUN FAI</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / Lee Zi Thung</t>
+          <t xml:space="preserve"> VQ / Lee Zi Thung</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>2026-01-11 12:00</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
@@ -11500,51 +11500,51 @@
           <t>2026-01-11 12:45</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>Liew Wai Keong / Teng Jia Xin</t>
+          <t>W.Keong / Teng Jia Xin</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>Jenvine Ong / Ian Chang</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>2026-01-11 13:00</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
@@ -11673,51 +11673,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>Alexander Yip Jern How / Serena Gan</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>EugeneTaiYuZhe / [TRAPO] Ong Ke Rou</t>
+          <t>EugeneTaiYuZhe / Ong Ke Rou</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>2026-01-11 13:30</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
@@ -11841,51 +11841,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t>Tan Sueh Cheng / Tze Han Pua</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Liew Wai Keong / Teng Jia Xin</t>
+          <t>W.Keong / Teng Jia Xin</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>2026-01-11 13:45</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
@@ -12298,51 +12298,51 @@
           <t>2026-01-11 17:00</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Jeraldine Si Pei-En</t>
+          <t>RONAN SHIMABUKURO / Jeraldine Si Pei-En</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>Siow Yong Xin / Wong Khee Chun</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>2026-01-11 17:15</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
@@ -12886,51 +12886,51 @@
           <t>2026-01-11 17:30</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Jeraldine Si Pei-En</t>
+          <t>RONAN SHIMABUKURO / Jeraldine Si Pei-En</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>Lee Wuey Ming  / Goh yen yen</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>2026-01-11 17:45</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
@@ -13474,51 +13474,51 @@
           <t>2026-01-11 18:00</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Jeraldine Si Pei-En</t>
+          <t>RONAN SHIMABUKURO / Jeraldine Si Pei-En</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
           <t>Eunice Tee Jun Ai  / Chan Ying Han</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>2026-01-11 18:15</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
@@ -14529,51 +14529,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
           <t>Alexander Yip Jern How / Lynn</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Jeraldine Si Pei-En</t>
+          <t>RONAN SHIMABUKURO / Jeraldine Si Pei-En</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>2026-01-11 20:00</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
@@ -14655,51 +14655,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
           <t>Delisha Amanda Binti Muhamad Ezuwan / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Jeraldine Si Pei-En</t>
+          <t>RONAN SHIMABUKURO / Jeraldine Si Pei-En</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>2026-01-11 20:15</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">