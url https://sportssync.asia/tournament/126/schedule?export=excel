--- v1 (2026-07-08)
+++ v2 (2026-08-23)
@@ -538,51 +538,51 @@
           <t>2026-01-10 10:00</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>ANBALAGAN A/L SUBRAMANIAM / Tan kelvin</t>
+          <t>[LEAPMOTOR] ANBA / Tan kelvin</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Khai Jie / Amir Asyraf Bin Abd Hamid</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2026-01-10 10:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
@@ -1378,51 +1378,51 @@
           <t>2026-01-10 10:15</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Chuah Pei Ling / Goh yen yen</t>
+          <t>[Leapmotor] Chuah Pei Ling / Goh yen yen</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Cheah Pei Yi  / Eeza Zainal</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>2026-01-10 10:15</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
@@ -1714,51 +1714,51 @@
           <t>2026-01-10 10:30</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>WEE KAI SIANG / Yap Wei Han</t>
+          <t>WEE KAI SIANG / Wei Han Yap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Keith Yew / Chew Jer Yi</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2026-01-10 10:30</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
@@ -1924,51 +1924,51 @@
           <t>2026-01-10 10:45</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>ANBALAGAN A/L SUBRAMANIAM / Tan kelvin</t>
+          <t>[LEAPMOTOR] ANBA / Tan kelvin</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Steve Tam  / Christopher Ho</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>2026-01-10 10:45</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
@@ -2307,51 +2307,51 @@
           <t>Court C</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Saw Hooi Yin / Alysha Koay Lee Jean</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Chuah Pei Ling / Goh yen yen</t>
+          <t>[Leapmotor] Chuah Pei Ling / Goh yen yen</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2026-01-10 10:45</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
@@ -2638,51 +2638,51 @@
           <t>2026-01-10 11:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>WEE KAI SIANG / Yap Wei Han</t>
+          <t>WEE KAI SIANG / Wei Han Yap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>KONG JUN JIE / Yong Yoong seng</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2026-01-10 11:00</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
@@ -2769,51 +2769,51 @@
           <t>Court C</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Jamie Ong / Erica Khoo Pei Shan</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Chuah Pei Ling / Goh yen yen</t>
+          <t>[Leapmotor] Chuah Pei Ling / Goh yen yen</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>2026-01-10 11:00</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
@@ -3562,98 +3562,98 @@
           <t>2026-01-10 11:30</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>WEE KAI SIANG / Yap Wei Han</t>
+          <t>WEE KAI SIANG / Wei Han Yap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Roger Hew / Barcspain Nea</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>2026-01-10 11:45</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>NURUL HAKIM BIN AHMAD SANI / IBRAHIM IDHAM BIN KHALIB</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>ANBALAGAN A/L SUBRAMANIAM / Tan kelvin</t>
+          <t>[LEAPMOTOR] ANBA / Tan kelvin</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2026-01-10 11:45</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
@@ -4071,51 +4071,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Tan Kae Boon / Yong Jing Ren</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>ANBALAGAN A/L SUBRAMANIAM / Tan kelvin</t>
+          <t>[LEAPMOTOR] ANBA / Tan kelvin</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>2026-01-10 12:00</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
@@ -4318,51 +4318,51 @@
           <t>2026-01-10 12:00</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>WEE KAI SIANG / Yap Wei Han</t>
+          <t>WEE KAI SIANG / Wei Han Yap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Muhammad Ridhwan Bin Mohd Nazri / Chong Kit Hung</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>2026-01-10 12:15</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
@@ -5499,51 +5499,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>RONAN SHIMABUKURO / Wong Khee Chun</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Xue Zheng / Hwee Hao Kheng</t>
+          <t>Teoh Xue Zheng  / Hwee Hao Kheng</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2026-01-10 17:00</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
@@ -6087,51 +6087,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t xml:space="preserve">Syed azahar Syed naguib / Wan abdul muiz </t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Xue Zheng / Hwee Hao Kheng</t>
+          <t>Teoh Xue Zheng  / Hwee Hao Kheng</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>2026-01-10 17:30</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
@@ -6964,51 +6964,51 @@
           <t>2026-01-10 18:15</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Xue Zheng / Hwee Hao Kheng</t>
+          <t>Teoh Xue Zheng  / Hwee Hao Kheng</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t xml:space="preserve">Quah Yi Hann / Quah Yi Chen </t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>2026-01-10 18:15</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
@@ -8145,51 +8145,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>Andrew Tan Kah Seng / Shawn Lim</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Xue Zheng / Hwee Hao Kheng</t>
+          <t>Teoh Xue Zheng  / Hwee Hao Kheng</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>2026-01-10 19:15</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
@@ -9111,51 +9111,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>Muhammad Ridhwan Bin Mohd Nazri / Rae Chong</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>2026-01-11 10:00</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
@@ -9699,51 +9699,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>Weng Sim / Raymond Tan</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>2026-01-11 10:30</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
@@ -10576,51 +10576,51 @@
           <t>2026-01-11 11:15</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>Tee Beng Kiat / Wong Pei Shan</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>2026-01-11 11:15</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
@@ -11253,51 +11253,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t xml:space="preserve">YAP SER YEE / Ng chee keong </t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>2026-01-11 12:15</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
@@ -11547,51 +11547,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t>Lee Xin Ni / SOONG JUN FAI</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>2026-01-11 13:00</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">