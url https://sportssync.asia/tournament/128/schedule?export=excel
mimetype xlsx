--- v0 (2026-06-10)
+++ v1 (2026-09-09)
@@ -664,51 +664,51 @@
           <t>2026-01-31 08:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court Lounge Court 4</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Lua Yi Fang / Tan Wei Ting</t>
+          <t>Lua Yi Fang / Esther Tan</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Tan Shea Ling  / Irene Ho</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2026-01-31 08:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court Lounge Court 6</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
@@ -832,51 +832,51 @@
           <t>2026-01-31 08:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court Battle Court 3</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Alexander Yip Jern How / Yap Wei Han</t>
+          <t>Alexander Yip Jern How / Wei Han Yap</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Aaron Lee Szion Jin / Tan Wee Horng</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2026-01-31 08:15</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court Lounge Court 1</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
@@ -916,98 +916,98 @@
           <t>2026-01-31 08:15</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court Lounge Court 2</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Zoe Kee Chung Sze</t>
+          <t>Audrey Chan / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Chloe Goh / Lee Pui Yan</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2026-01-31 08:15</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court Lounge Court 3</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Alice Loo Lian Qi / Ivin Low</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo Kit Yin / Y. </t>
+          <t xml:space="preserve">Joyce Foo / Y. </t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2026-01-31 08:15</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court Lounge Court 4</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
@@ -1173,51 +1173,51 @@
           <t>Court Battle Court 3</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Au Chun Yeen / bhuiyan antar</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2026-01-31 08:30</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court Lounge Court 1</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
@@ -1341,51 +1341,51 @@
           <t>Court Lounge Court 4</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Teng Jia Xin / Chiang yee tung</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Choo Hong Hong  / Tia Shiau Wei</t>
+          <t>Choo Hong Hong / Tia Shiau Wei</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2026-01-31 08:30</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court Lounge Court 6</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
@@ -1635,88 +1635,88 @@
           <t>Court Lounge Court 3</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Tam Siew Fun / Xiao Ye</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo Kit Yin / Y. </t>
+          <t xml:space="preserve">Joyce Foo / Y. </t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>2026-01-31 08:45</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court Lounge Court 4</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Lua Yi Fang / Tan Wei Ting</t>
+          <t>Lua Yi Fang / Esther Tan</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Roma Lledo / Glacey Suelen</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2026-01-31 08:45</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court Lounge Court 6</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
@@ -1840,51 +1840,51 @@
           <t>2026-01-31 08:45</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court Battle Court 3</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Alexander Yip Jern How / Yap Wei Han</t>
+          <t>Alexander Yip Jern How / Wei Han Yap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Au Chun Yeen / bhuiyan antar</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2026-01-31 09:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court Lounge Court 1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
@@ -2013,51 +2013,51 @@
           <t>Court Lounge Court 4</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Tan Shea Ling  / Irene Ho</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Choo Hong Hong  / Tia Shiau Wei</t>
+          <t>Choo Hong Hong / Tia Shiau Wei</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2026-01-31 09:00</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court Lounge Court 6</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
@@ -2181,51 +2181,51 @@
           <t>Court Battle Court 3</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Leong Yao Xiang / Edwin Koh Chia Ann</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2026-01-31 09:15</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court Lounge Court 1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
@@ -2260,51 +2260,51 @@
           <t>2026-01-31 09:15</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court Lounge Court 2</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Zoe Kee Chung Sze</t>
+          <t>Audrey Chan / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t xml:space="preserve">Desiree Siow Hao Shan / Payee lim peiy yee </t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2026-01-31 09:15</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court Lounge Court 3</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
@@ -2680,56 +2680,56 @@
           <t>2026-01-31 09:30</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court Lounge Court 4</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Lua Yi Fang / Tan Wei Ting</t>
+          <t>Lua Yi Fang / Esther Tan</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Choo Hong Hong  / Tia Shiau Wei</t>
+          <t>Choo Hong Hong / Tia Shiau Wei</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>2026-01-31 09:30</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court Lounge Court 6</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
@@ -2974,51 +2974,51 @@
           <t>2026-01-31 09:45</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court Lounge Court 3</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo Kit Yin / Y. </t>
+          <t xml:space="preserve">Joyce Foo / Y. </t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>ELLY CHOO / Vanessa Teo</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>2026-01-31 09:45</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court Lounge Court 4</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
@@ -3184,56 +3184,56 @@
           <t>2026-01-31 09:45</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court Battle Court 3</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Alexander Yip Jern How / Yap Wei Han</t>
+          <t>Alexander Yip Jern How / Wei Han Yap</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2026-01-31 10:00</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court Lounge Court 1</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
@@ -3273,51 +3273,51 @@
           <t>Court Lounge Court 2</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Pauline Ng Su Ching / Melissa Soo Yin Peng</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Zoe Kee Chung Sze</t>
+          <t>Audrey Chan / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>2026-01-31 10:00</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court Lounge Court 3</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
@@ -3525,51 +3525,51 @@
           <t>Court Battle Court 3</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Leong Yao Xiang / Edwin Koh Chia Ann</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Alexander Yip Jern How / Yap Wei Han</t>
+          <t>Alexander Yip Jern How / Wei Han Yap</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2026-01-31 10:15</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court Lounge Court 1</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
@@ -3688,51 +3688,51 @@
           <t>2026-01-31 10:15</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Court Lounge Court 4</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Lua Yi Fang / Tan Wei Ting</t>
+          <t>Lua Yi Fang / Esther Tan</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Teng Jia Xin / Chiang yee tung</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>2026-01-31 10:15</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court Lounge Court 6</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
@@ -3856,51 +3856,51 @@
           <t>2026-01-31 10:15</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court Battle Court 3</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Aaron Lee Szion Jin / Tan Wee Horng</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>2026-01-31 10:30</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Court Lounge Court 1</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
@@ -3945,51 +3945,51 @@
           <t>Court Lounge Court 2</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Ong Sue Li / Kuah Shu Fang</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Zoe Kee Chung Sze</t>
+          <t>Audrey Chan / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>2026-01-31 10:30</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court Lounge Court 3</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
@@ -4024,51 +4024,51 @@
           <t>2026-01-31 10:30</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court Lounge Court 4</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Choo Hong Hong  / Tia Shiau Wei</t>
+          <t>Choo Hong Hong / Tia Shiau Wei</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Yap Wai Ling / Rinachelle Dieh Ling Teck</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2026-01-31 10:30</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court Lounge Court 6</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
@@ -4318,51 +4318,51 @@
           <t>2026-01-31 10:45</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court Lounge Court 3</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo Kit Yin / Y. </t>
+          <t xml:space="preserve">Joyce Foo / Y. </t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Lee Jen Yi / E Pei Yin</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>2026-01-31 10:45</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court Lounge Court 4</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
@@ -4528,51 +4528,51 @@
           <t>2026-01-31 10:45</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court Battle Court 3</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Ayden Law / LAI CHIN CHEW</t>
+          <t>Ayden L / LAI CHIN CHEW</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>yeo yong hao / Daniel Yap</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>2026-01-31 11:00</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court Lounge Court 1</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
@@ -4617,51 +4617,51 @@
           <t>Court Lounge Court 2</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Yap Zhen / Er Juck Cha</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Zoe Kee Chung Sze</t>
+          <t>Audrey Chan / Zoe Kee Chung Sze</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2026-01-31 11:00</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court Lounge Court 3</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
@@ -4696,51 +4696,51 @@
           <t>2026-01-31 11:00</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Court Lounge Court 4</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Lua Yi Fang / Tan Wei Ting</t>
+          <t>Lua Yi Fang / Esther Tan</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Yap Wai Ling / Rinachelle Dieh Ling Teck</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>2026-01-31 11:00</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Court Lounge Court 6</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
@@ -5205,51 +5205,51 @@
           <t>Court Battle Court 3</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>NG ENG SENG / CHEAH CHEE FENG</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Ayden Law / LAI CHIN CHEW</t>
+          <t>Ayden L / LAI CHIN CHEW</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>2026-01-31 11:30</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court Lounge Court 1</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
@@ -5331,88 +5331,88 @@
           <t>Court Lounge Court 3</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Siau Hung Lai / Yeo Yan Jun</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t xml:space="preserve">Foo Kit Yin / Y. </t>
+          <t xml:space="preserve">Joyce Foo / Y. </t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>2026-01-31 11:30</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Court Lounge Court 4</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Choo Hong Hong  / Tia Shiau Wei</t>
+          <t>Choo Hong Hong / Tia Shiau Wei</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Roma Lledo / Glacey Suelen</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2026-01-31 11:30</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court Lounge Court 6</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
@@ -5541,51 +5541,51 @@
           <t>Court Battle Court 3</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>Ian Chang / SOONG JUN FAI</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Ayden Law / LAI CHIN CHEW</t>
+          <t>Ayden L / LAI CHIN CHEW</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>2026-01-31 11:45</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Court Lounge Court 1</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
@@ -5704,51 +5704,51 @@
           <t>2026-01-31 11:45</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court Lounge Court 4</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Lua Yi Fang / Tan Wei Ting</t>
+          <t>Lua Yi Fang / Esther Tan</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Jacy Chen  / Yumi Toh</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>2026-01-31 11:45</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court Lounge Court 6</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
@@ -6717,51 +6717,51 @@
           <t>Court Lounge Court 4</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>Yugi T / Teow Zhi Sen</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>2026-01-31 13:00</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Court Lounge Court 6</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
@@ -7468,51 +7468,51 @@
           <t>2026-01-31 15:00</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Court Battle Court 3</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Lillian Wee Ean Pin</t>
+          <t>Wei Han Yap / Lillian Wee Ean Pin</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Glacey Suelen / Pao Galan</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>2026-01-31 15:15</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Court Lounge Court 1</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
@@ -7846,51 +7846,51 @@
           <t>2026-01-31 15:30</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court Lounge Court 4</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Chin Jun Min</t>
+          <t>Audrey Chan / Chin Jun Min</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Ratttanaporn chaipinyo / Chong kok sing</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>2026-01-31 15:30</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court Lounge Court 6</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
@@ -7972,51 +7972,51 @@
           <t>2026-01-31 15:30</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Court Battle Court 3</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Lillian Wee Ean Pin</t>
+          <t>Wei Han Yap / Lillian Wee Ean Pin</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Teow Zhi Sen / Christina Choong Kar Yan</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>2026-01-31 15:45</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Court Lounge Court 1</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
@@ -8350,51 +8350,51 @@
           <t>2026-01-31 16:00</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court Lounge Court 4</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Chin Jun Min</t>
+          <t>Audrey Chan / Chin Jun Min</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>YEE I-XIN / Lee Jia shen</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>2026-01-31 16:00</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court Lounge Court 6</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
@@ -8476,51 +8476,51 @@
           <t>2026-01-31 16:00</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court Battle Court 3</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Lillian Wee Ean Pin</t>
+          <t>Wei Han Yap / Lillian Wee Ean Pin</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>Karen Wong / Goh Siong Chong</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>2026-01-31 16:15</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court Lounge Court 1</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
@@ -8854,51 +8854,51 @@
           <t>2026-01-31 16:30</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Court Lounge Court 4</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Chin Jun Min</t>
+          <t>Audrey Chan / Chin Jun Min</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>Lau Mei Juin / Leong Yao Xiang</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>2026-01-31 16:30</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Court Lounge Court 6</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
@@ -9190,51 +9190,51 @@
           <t>2026-01-31 17:00</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court Lounge Court 4</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / Chin Jun Min</t>
+          <t>Audrey Chan / Chin Jun Min</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>Siow Yong Xin / Chong Ming Fon</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>2026-01-31 17:00</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court Lounge Court 6</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">