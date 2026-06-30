--- v0 (2026-05-13)
+++ v1 (2026-06-30)
@@ -2596,51 +2596,51 @@
           <t>2026-01-10 10:10</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court Lounge 3</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Nurul Syakirah Binti Zulkifly / Nurfariha binti Abdul Razak</t>
+          <t>Syakirah Zulkifly / Nurfariha binti Abdul Razak</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Lee Pui Yan / WATI CHE ISMAIL</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2026-01-10 10:10</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court Lounge 5</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
@@ -3147,51 +3147,51 @@
           <t>Court Lounge 3</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Noor Shamsiah Mohamad  / Nazahiyah Mohd Hadzir</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Nurul Syakirah Binti Zulkifly / Nurfariha binti Abdul Razak</t>
+          <t>Syakirah Zulkifly / Nurfariha binti Abdul Razak</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>2026-01-10 10:30</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court Lounge 5</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
@@ -3693,51 +3693,51 @@
           <t>Court Lounge 9</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Ng Sheau Horng / Chin Lee Lee</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Nurul Syakirah Binti Zulkifly / Nurfariha binti Abdul Razak</t>
+          <t>Syakirah Zulkifly / Nurfariha binti Abdul Razak</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>2026-01-10 11:00</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court Lounge 11</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
@@ -3903,51 +3903,51 @@
           <t>Court Lounge 3</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Dayana Abil / Pasha Rahim</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Nurul Syakirah Binti Zulkifly / Nurfariha binti Abdul Razak</t>
+          <t>Syakirah Zulkifly / Nurfariha binti Abdul Razak</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>2026-01-10 11:30</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
@@ -4066,51 +4066,51 @@
           <t>2026-01-10 12:00</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Nurul Syakirah Binti Zulkifly / Nurfariha binti Abdul Razak</t>
+          <t>Syakirah Zulkifly / Nurfariha binti Abdul Razak</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Tan Hui Yee / Chan Wai Kheng</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 