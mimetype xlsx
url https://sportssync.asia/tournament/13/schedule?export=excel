--- v0 (2025-12-01)
+++ v1 (2026-06-29)
@@ -837,51 +837,51 @@
           <t>Court C1(GS)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Chua Ray-Men / MARC LEE SHI LIN</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Loi Daeson / Leong Cher Siong</t>
+          <t xml:space="preserve">Loi Daeson / Jason Leong </t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2025-06-14 08:15</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
@@ -1089,51 +1089,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Chai Jia Foo / Lim Pui Koon</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Liibhenthirhan A/L Rajoo / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">Liibhen / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2025-06-14 08:15</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
@@ -1509,51 +1509,51 @@
           <t>Court C1(GS)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Mozen A Panah  / Sam A Panah</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Loi Daeson / Leong Cher Siong</t>
+          <t xml:space="preserve">Loi Daeson / Jason Leong </t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>2025-06-14 08:45</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
@@ -2097,51 +2097,51 @@
           <t>Court B4</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Muhammad Ashaari bin Zainal Abidin / Mohd Fazree bin Said</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Liibhenthirhan A/L Rajoo / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">Liibhen / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>2025-06-14 09:00</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
@@ -2512,51 +2512,51 @@
           <t>2025-06-14 09:15</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court C1(GS)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Loi Daeson / Leong Cher Siong</t>
+          <t xml:space="preserve">Loi Daeson / Jason Leong </t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Brandon Cheah / Thong Hao Bin</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>2025-06-14 09:30</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
@@ -3100,51 +3100,51 @@
           <t>2025-06-14 09:45</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Liibhenthirhan A/L Rajoo / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">Liibhen / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Lee Choon Sheng / Lee Jun Wei</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>2025-06-14 09:45</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
@@ -3772,51 +3772,51 @@
           <t>2025-06-14 10:15</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Liibhenthirhan A/L Rajoo / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">Liibhen / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>KOE ZHENG JIE / Jess Tay Sin Kiong</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2025-06-14 10:15</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
@@ -3861,51 +3861,51 @@
           <t>Court C1(GS)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>chet vin / Linus Teng</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Loi Daeson / Leong Cher Siong</t>
+          <t xml:space="preserve">Loi Daeson / Jason Leong </t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>2025-06-14 10:30</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Court A4</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
@@ -4029,51 +4029,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>LIN HUAN LIN / LOH SHI SHENG</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t xml:space="preserve">Liibhenthirhan A/L Rajoo / Benjamin Choong Myi Yang </t>
+          <t xml:space="preserve">Liibhen / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2025-06-14 10:30</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">