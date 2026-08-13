--- v1 (2026-06-29)
+++ v2 (2026-08-13)
@@ -580,51 +580,51 @@
           <t>2025-06-14 08:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Zechary chee / Foo Hsien Loong</t>
+          <t>Zechary chee / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Siew Cik Ann / Lau Youn Li</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2025-06-14 08:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
@@ -1588,51 +1588,51 @@
           <t>2025-06-14 08:45</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court A5</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Zechary chee / Foo Hsien Loong</t>
+          <t>Zechary chee / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Lewin Tan Turk Zyong / Lim Chin Kuan</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2025-06-14 08:45</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
@@ -2937,51 +2937,51 @@
           <t>Court A5</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Ong Jun Hang / Calvin Suah Jake Ginn</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Zechary chee / Foo Hsien Loong</t>
+          <t>Zechary chee / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2025-06-14 09:45</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
@@ -3273,51 +3273,51 @@
           <t>Court A5</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Clanton Thoo Chin Fung / Shaun Victor Pickering</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Zechary chee / Foo Hsien Loong</t>
+          <t>Zechary chee / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>2025-06-14 10:00</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
@@ -4155,51 +4155,51 @@
           <t>Court B5</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Chan Ren Chern  / Farren Tayne</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Zechary chee / Foo Hsien Loong</t>
+          <t>Zechary chee / Ken Foo Hsien Loong</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>2025-06-14 10:30</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Court C1(GS)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">