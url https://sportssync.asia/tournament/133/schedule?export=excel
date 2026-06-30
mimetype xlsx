--- v0 (2026-05-13)
+++ v1 (2026-06-30)
@@ -627,51 +627,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Low chuan heng  / Wong Weng li</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Daniel Lee Kuan Liang / TIW MIN YUEN</t>
+          <t>Daniel Lee Kuan Liang / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2025-12-28 20:25</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
@@ -753,93 +753,93 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Tan Kok Fong / Nathalie Liang</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>yeo yong hao / [TPV] Jayne Khoo</t>
+          <t>yeo yong hao / Jayne Khoo</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>2025-12-28 20:45</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Wong Boon Hong / Chong Kam Yan</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Daniel Lee Kuan Liang / TIW MIN YUEN</t>
+          <t>Daniel Lee Kuan Liang / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025-12-28 20:45</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
@@ -921,51 +921,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Lee Wee / Jonathan Teo</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>yeo yong hao / [TPV] Jayne Khoo</t>
+          <t>yeo yong hao / Jayne Khoo</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2025-12-28 21:05</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
@@ -1089,88 +1089,88 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Simon Ooi / Brenda Tan</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>yeo yong hao / [TPV] Jayne Khoo</t>
+          <t>yeo yong hao / Jayne Khoo</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2025-12-28 21:25</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Daniel Lee Kuan Liang / TIW MIN YUEN</t>
+          <t>Daniel Lee Kuan Liang / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>JingYong Chung / Boon Siew hui</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2025-12-28 21:25</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
@@ -1420,93 +1420,93 @@
           <t>2025-12-28 21:55</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>yeo yong hao / [TPV] Jayne Khoo</t>
+          <t>yeo yong hao / Jayne Khoo</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>tan chin long / Ooi covyn</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>2025-12-28 22:05</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Daniel Lee Kuan Liang / TIW MIN YUEN</t>
+          <t>Daniel Lee Kuan Liang / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Lai Joon Li / Pei Shan See</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2025-12-28 22:05</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
@@ -1719,261 +1719,261 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Covey Ooi / Gan Wei Shan</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Daniel Lee Kuan Liang / TIW MIN YUEN</t>
+          <t>Daniel Lee Kuan Liang / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2025-12-28 22:35</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>yeo yong hao / [TPV] Jayne Khoo</t>
+          <t>yeo yong hao / Jayne Khoo</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Chong Mei Han / LIM PHANG HWEE</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>2025-12-28 22:45</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Daniel Lee Kuan Liang / TIW MIN YUEN</t>
+          <t>Daniel Lee Kuan Liang / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Lee Wee / Jonathan Teo</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>2025-12-28 22:45</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>yeo yong hao / [TPV] Jayne Khoo</t>
+          <t>yeo yong hao / Jayne Khoo</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Low chuan heng  / Wong Weng li</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2025-12-28 22:55</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Daniel Lee Kuan Liang / TIW MIN YUEN</t>
+          <t>Daniel Lee Kuan Liang / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Low chuan heng  / Wong Weng li</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2025-12-28 22:55</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Lee Wee / Jonathan Teo</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>yeo yong hao / [TPV] Jayne Khoo</t>
+          <t>yeo yong hao / Jayne Khoo</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>