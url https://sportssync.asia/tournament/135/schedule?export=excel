--- v0 (2026-05-10)
+++ v1 (2026-06-30)
@@ -1047,51 +1047,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Mirza Ashraf bin Azmi / Wong wen kuang</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>jimhangchiyan / Lee Boon Kiat</t>
+          <t>chiyan / Lee Boon Kiat</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2026-01-17 09:45</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
@@ -1546,93 +1546,93 @@
           <t>2026-01-17 10:30</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>jimhangchiyan / Lee Boon Kiat</t>
+          <t>chiyan / Lee Boon Kiat</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t xml:space="preserve">Choo Zhi Wen Kevin / Isaac Chew </t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2026-01-17 10:30</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>See Wei Meng / YAP JIN HONG</t>
+          <t>Meng / YAP JIN HONG</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Brian Lee How Cheng / Hee Kah Seng</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2026-01-17 10:30</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
@@ -1756,51 +1756,51 @@
           <t>2026-01-17 10:45</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>See Wei Meng / YAP JIN HONG</t>
+          <t>Meng / YAP JIN HONG</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>lam yu yang / Jeremy Ivan Fernandez</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>2026-01-17 10:45</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
@@ -1887,88 +1887,88 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Benedict Chan Sheng An / Wong Khee Chun</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>jimhangchiyan / Lee Boon Kiat</t>
+          <t>chiyan / Lee Boon Kiat</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2026-01-17 11:00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>See Wei Meng / YAP JIN HONG</t>
+          <t>Meng / YAP JIN HONG</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>ng dickson / Choo Meng Kin</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>2026-01-17 11:00</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
@@ -2937,51 +2937,51 @@
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Voon Suwen / Lim yi wen</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / 芝有沙</t>
+          <t>Effreeza binti Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2026-01-17 13:30</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
@@ -3226,51 +3226,51 @@
           <t>2026-01-17 14:00</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / 芝有沙</t>
+          <t>Effreeza binti Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>NGU HUEY WEN / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2026-01-17 14:00</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
@@ -3483,51 +3483,51 @@
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Alaynna / SUSAN teh Nyong Moy</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / 芝有沙</t>
+          <t>Effreeza binti Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2026-01-17 14:30</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
@@ -4617,51 +4617,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>SUSAN teh Nyong Moy / Muhammad Daniel Bin Abdul Rafar</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>See Wei Meng / Rico Tan Jia Xuan</t>
+          <t>Meng / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2026-01-17 17:00</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
@@ -4785,51 +4785,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>Law Wei Siang  / Chan Yu Chi</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>See Wei Meng / Rico Tan Jia Xuan</t>
+          <t>Meng / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>2026-01-17 17:15</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
@@ -5284,51 +5284,51 @@
           <t>2026-01-17 18:00</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>See Wei Meng / Rico Tan Jia Xuan</t>
+          <t>Meng / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Delisha Amanda Binti Muhamad Ezuwan / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>2026-01-17 18:00</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
@@ -10534,51 +10534,51 @@
           <t>2026-01-18 13:45</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>Bastian basas / Gareth Lim Hao Zhe</t>
+          <t>[e23]Bastian basas / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>Aston Liew Ze Khai  / Tan Zhi Zhe</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>2026-01-18 14:00</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
@@ -10875,93 +10875,93 @@
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>Owen Lim Zun Wen / Low Vern Hao</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Bastian basas / Gareth Lim Hao Zhe</t>
+          <t>[e23]Bastian basas / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>2026-01-18 14:30</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>Darius Foo Chuan Jun / Nattanan Gow</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Bastian basas / Gareth Lim Hao Zhe</t>
+          <t>[e23]Bastian basas / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>2026-01-18 14:30</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
@@ -11206,51 +11206,51 @@
           <t>2026-01-18 15:00</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>Bastian basas / Gareth Lim Hao Zhe</t>
+          <t>[e23]Bastian basas / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>Isaac Lim Yong Quan / Tan Fu Zheng</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>2026-01-18 15:00</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
@@ -11715,51 +11715,51 @@
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t>Yong Yoong seng / Keng Sing</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Arvin Arul Thevar / Brandon kiew kwang yi</t>
+          <t>ARVIN / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>2026-01-18 16:00</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
@@ -13311,51 +13311,51 @@
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
           <t>Steven Ng / Sean Connor Ng Wei Loon</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>Arvin Arul Thevar / Brandon kiew kwang yi</t>
+          <t>ARVIN / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>2026-01-18 18:00</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
@@ -13978,51 +13978,51 @@
           <t>2026-01-18 18:45</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>Arvin Arul Thevar / Brandon kiew kwang yi</t>
+          <t>ARVIN / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>[Leapmotor] Jin / Vincent ong York khoon</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>2026-01-18 18:45</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
@@ -14361,51 +14361,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
           <t>Lim Jin Shao / Dang Mun Lok</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>Arvin Arul Thevar / Brandon kiew kwang yi</t>
+          <t>ARVIN / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>2026-01-18 19:15</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
@@ -14608,51 +14608,51 @@
           <t>2026-01-18 19:30</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>Arvin Arul Thevar / Brandon kiew kwang yi</t>
+          <t>ARVIN / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>chajunhao / Zayn wong</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>2026-01-18 19:30</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
@@ -15406,51 +15406,51 @@
           <t>2026-01-18 20:15</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>jimhangchiyan / chong shin yi</t>
+          <t>chiyan / chong shin yi</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
           <t xml:space="preserve">Joanne Lim Jia En  / Ivan Ng Shung Chern </t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>2026-01-18 20:30</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
@@ -15490,51 +15490,51 @@
           <t>2026-01-18 20:30</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>DORIS LIM / Dang Mun Lok</t>
+          <t>Doris Lim / Dang Mun Lok</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>Lim Sock Siang / Feron Tan</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>2026-01-18 20:30</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
@@ -15915,51 +15915,51 @@
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t xml:space="preserve">Justin / Cheong ZiXin </t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>jimhangchiyan / chong shin yi</t>
+          <t>chiyan / chong shin yi</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>2026-01-18 21:00</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
@@ -15994,51 +15994,51 @@
           <t>2026-01-18 21:00</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>DORIS LIM / Dang Mun Lok</t>
+          <t>Doris Lim / Dang Mun Lok</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
           <t>HENG HUICHUIN / Yap Suet Nee</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
           <t>2026-01-18 21:00</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
@@ -16330,51 +16330,51 @@
           <t>2026-01-18 21:15</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Court Indoor 1</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>DORIS LIM / Dang Mun Lok</t>
+          <t>Doris Lim / Dang Mun Lok</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t>Delisha Amanda Binti Muhamad Ezuwan / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>2026-01-18 21:15</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>Court Indoor 2</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
@@ -16629,51 +16629,51 @@
           <t>Court Outdoor 1</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
           <t>Wong Jing Shian / NG PENG LEONG</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>jimhangchiyan / chong shin yi</t>
+          <t>chiyan / chong shin yi</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>2026-01-18 21:45</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>Court Outdoor 2</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
@@ -17217,51 +17217,51 @@
           <t>Court Premier 1</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
           <t>Zayn wong / Siow Yong Xin</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>DORIS LIM / Dang Mun Lok</t>
+          <t>Doris Lim / Dang Mun Lok</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>2026-01-18 22:30</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>Court Premier 2</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">