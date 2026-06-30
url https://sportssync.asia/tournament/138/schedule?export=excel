--- v0 (2026-05-11)
+++ v1 (2026-06-30)
@@ -921,51 +921,51 @@
           <t>Court 10</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Lynette Sia / Mayble low siew chuen </t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Abi Ong Jing En / Pang Pei Gee</t>
+          <t>Abi Ong Jing En / UZZI Pang Pei Gee</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2026-03-14 08:00</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court Tournament</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
@@ -2428,51 +2428,51 @@
           <t>2026-03-14 08:45</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Abi Ong Jing En / Pang Pei Gee</t>
+          <t>Abi Ong Jing En / UZZI Pang Pei Gee</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Vicky ooi / LOW KONG YEE</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>2026-03-14 08:45</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court Tournament</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
@@ -3441,51 +3441,51 @@
           <t>Court 10</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Doris Bay / Evelyn Tan</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Abi Ong Jing En / Pang Pei Gee</t>
+          <t>Abi Ong Jing En / UZZI Pang Pei Gee</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>2026-03-14 09:15</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court Tournament</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
@@ -7174,51 +7174,51 @@
           <t>2026-03-14 11:15</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Court Tournament</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Abi Ong Jing En / Pang Pei Gee</t>
+          <t>Abi Ong Jing En / UZZI Pang Pei Gee</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t xml:space="preserve">Alicia / Chow mee leng </t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>2026-03-14 11:15</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Court Apex Show</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
@@ -8602,51 +8602,51 @@
           <t>2026-03-14 12:15</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Elise Yeo / Mui Yee Xuan</t>
+          <t>Elise Yeo / Shaine Mui</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>jasmine chen / Claire</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>2026-03-14 12:15</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
@@ -9027,51 +9027,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>Chia Leng Ping / Phebe Lim</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Elise Yeo / Mui Yee Xuan</t>
+          <t>Elise Yeo / Shaine Mui</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>2026-03-14 12:45</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
@@ -9195,51 +9195,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>Jean Iau / Luisa Neo</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Elise Yeo / Mui Yee Xuan</t>
+          <t>Elise Yeo / Shaine Mui</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>2026-03-14 13:00</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
@@ -9741,51 +9741,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>Glen A Liang / Chia Mong Shee</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Jerril Chew / Elios</t>
+          <t>Jerril Chew / Finn</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>2026-03-14 13:30</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
@@ -9904,51 +9904,51 @@
           <t>2026-03-14 13:30</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Court Tournament</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>Elise Yeo / Mui Yee Xuan</t>
+          <t>Elise Yeo / Shaine Mui</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>Emily Cheong  / Cheryl Teng</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>2026-03-14 13:30</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Court Apex Show</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
@@ -10366,51 +10366,51 @@
           <t>2026-03-14 13:45</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Court Apex Show</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Elise Yeo / Mui Yee Xuan</t>
+          <t>Elise Yeo / Shaine Mui</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>NGU HUEY WEN / Megan Layla Foo</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>2026-03-14 14:00</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
@@ -10791,51 +10791,51 @@
           <t>Court Apex Show</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>CHOONG KAI LE / tan pei ting</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Elise Yeo / Mui Yee Xuan</t>
+          <t>Elise Yeo / Shaine Mui</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>2026-03-14 14:15</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
@@ -11080,51 +11080,51 @@
           <t>2026-03-14 14:15</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Jerril Chew / Elios</t>
+          <t>Jerril Chew / Finn</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>KINO T / Khaw Wei Huan</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>2026-03-14 14:15</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
@@ -11757,51 +11757,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
           <t>Gan Boon zhe / Liu Chii Iu</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Jerril Chew / Elios</t>
+          <t>Jerril Chew / Finn</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>2026-03-14 14:45</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
@@ -12387,51 +12387,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t>Jaime Wong / Euan Rajanthiran</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Jesvina Sim  / Elios</t>
+          <t>Jesvina Sim  / Finn</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>2026-03-14 15:15</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
@@ -13558,51 +13558,51 @@
           <t>2026-03-14 16:00</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>Jesvina Sim  / Elios</t>
+          <t>Jesvina Sim  / Finn</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
           <t>Callista Chen / Gan Cheng Yu</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>2026-03-14 16:00</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
@@ -13899,51 +13899,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
           <t>Oswald Chok  / Kong Li-Ann</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>Jesvina Sim  / Elios</t>
+          <t>Jesvina Sim  / Finn</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
           <t>2026-03-14 16:30</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
@@ -14823,51 +14823,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
           <t>Foong Wei Min / Ryan Tee</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>Tay Yuan Sen / Yu Hang</t>
+          <t>Tay Yuan Sen / LOW YU HANG</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>2026-03-14 17:15</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
@@ -15747,51 +15747,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t>Lim Wei Bin / Avery Lim</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>Tay Yuan Sen / Yu Hang</t>
+          <t>Tay Yuan Sen / LOW YU HANG</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
           <t>2026-03-14 17:45</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
@@ -17170,51 +17170,51 @@
           <t>2026-03-14 18:45</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>Tay Yuan Sen / Yu Hang</t>
+          <t>Tay Yuan Sen / LOW YU HANG</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
           <t>Jacqueline Lau Pei Xuan / Chea Liang Sean</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>2026-03-14 18:45</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
@@ -18514,51 +18514,51 @@
           <t>2026-03-14 19:45</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>Tay Yuan Sen / Yu Hang</t>
+          <t>Tay Yuan Sen / LOW YU HANG</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
           <t>Chloe Le / Dylan Tan</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
           <t>2026-03-14 19:45</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
@@ -19527,51 +19527,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
           <t>Tan Bing Yi / Ong Wei Sang</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
-          <t>Tay Yuan Sen / Yu Hang</t>
+          <t>Tay Yuan Sen / LOW YU HANG</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
           <t>2026-03-14 20:30</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
@@ -19732,51 +19732,51 @@
           <t>2026-03-14 20:45</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>Tay Yuan Sen / Yu Hang</t>
+          <t>Tay Yuan Sen / LOW YU HANG</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
           <t>TAY YU RONG / bryanhoo</t>
         </is>
       </c>
       <c r="H462" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
           <t>2026-03-14 20:45</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
@@ -20152,51 +20152,51 @@
           <t>2026-03-14 21:00</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>Tay Yuan Sen / Yu Hang</t>
+          <t>Tay Yuan Sen / LOW YU HANG</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
           <t>Janice Hoh / JX ANG</t>
         </is>
       </c>
       <c r="H472" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
           <t>2026-03-14 21:00</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
@@ -20913,51 +20913,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
           <t>foo jin shern  / tan pei ting</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
-          <t>Elios / Li Ying Boh</t>
+          <t>Finn / Li Ying Boh</t>
         </is>
       </c>
       <c r="H490" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
           <t>2026-03-15 08:15</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
@@ -20997,51 +20997,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
           <t>ng dickson / Chan Yu Chi</t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
-          <t>LIM ZE YOUNG / Mui Yee Xuan</t>
+          <t>LIM ZE YOUNG / Shaine Mui</t>
         </is>
       </c>
       <c r="H492" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
           <t>2026-03-15 08:15</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
@@ -21249,51 +21249,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
           <t>LEE CHOON WAI / Ang Cecilia</t>
         </is>
       </c>
       <c r="G498" t="inlineStr">
         <is>
-          <t>Elios / Li Ying Boh</t>
+          <t>Finn / Li Ying Boh</t>
         </is>
       </c>
       <c r="H498" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
           <t>2026-03-15 08:30</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
@@ -21333,51 +21333,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
           <t>Megan Layla Foo / Khaw Wei Huan</t>
         </is>
       </c>
       <c r="G500" t="inlineStr">
         <is>
-          <t>LIM ZE YOUNG / Mui Yee Xuan</t>
+          <t>LIM ZE YOUNG / Shaine Mui</t>
         </is>
       </c>
       <c r="H500" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
           <t>2026-03-15 08:30</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
@@ -22252,51 +22252,51 @@
           <t>2026-03-15 09:15</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>Elios / Li Ying Boh</t>
+          <t>Finn / Li Ying Boh</t>
         </is>
       </c>
       <c r="G522" t="inlineStr">
         <is>
           <t>Jed lum / Phebe Lim</t>
         </is>
       </c>
       <c r="H522" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
           <t>2026-03-15 09:15</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
@@ -22336,51 +22336,51 @@
           <t>2026-03-15 09:15</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E524" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>LIM ZE YOUNG / Mui Yee Xuan</t>
+          <t>LIM ZE YOUNG / Shaine Mui</t>
         </is>
       </c>
       <c r="G524" t="inlineStr">
         <is>
           <t>Jesvina Sim  / Wong Dai Le</t>
         </is>
       </c>
       <c r="H524" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
           <t>2026-03-15 09:15</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
@@ -23139,51 +23139,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E543" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
           <t>LIM ZE YOUNG / Wong Jian Tat</t>
         </is>
       </c>
       <c r="G543" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jack Boh Chen Leung / Vikram vairavan </t>
+          <t xml:space="preserve">Jack / Vikram vairavan </t>
         </is>
       </c>
       <c r="H543" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
           <t>2026-03-15 11:00</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
@@ -23475,51 +23475,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E551" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
           <t>Syabil Shaharudin / Razlan Rawi</t>
         </is>
       </c>
       <c r="G551" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jack Boh Chen Leung / Vikram vairavan </t>
+          <t xml:space="preserve">Jack / Vikram vairavan </t>
         </is>
       </c>
       <c r="H551" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
           <t>2026-03-15 11:15</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">