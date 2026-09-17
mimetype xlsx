--- v0 (2026-06-29)
+++ v1 (2026-09-17)
@@ -790,51 +790,51 @@
           <t>2026-01-04 19:00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court Lounge 5</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Caryn Lee Pei Yi / Aizat Zayyani Binti Amad Zahit</t>
+          <t>Caryn Lee Pei Yi / Aizat Zayyani</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Thang Sue Ting / Low Shar Wynne</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2026-01-04 19:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court Lounge 6</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
@@ -1042,51 +1042,51 @@
           <t>2026-01-04 19:10</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court Lounge 3</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>SIM VI VI / Tan Mei Cheah</t>
+          <t>Vivi Sim / Tan Mei Cheah</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Nur Hidayah bte Abu Bakar / Sofea Mastan</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2026-01-04 19:10</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court Lounge 4</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
@@ -1383,130 +1383,130 @@
           <t>Court Lounge 3</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Kay / Cecilia Cho Wei Ling</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>SIM VI VI / Tan Mei Cheah</t>
+          <t>Vivi Sim / Tan Mei Cheah</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>2026-01-04 19:20</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court Lounge 4</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Denise Soh Shan Yi / JAYMIE NGOW ZI XUAN</t>
+          <t>Denise Soh Shan Yi / [LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Jasmine Rachel Ong / Joanne Lim</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>2026-01-04 19:20</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court Lounge 5</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Caryn Lee Pei Yi / Aizat Zayyani Binti Amad Zahit</t>
+          <t>Caryn Lee Pei Yi / Aizat Zayyani</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Nizamuhayati Zulkifli / Norizah Izati Md Razif</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2026-01-04 19:20</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court Lounge 6</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
@@ -2391,88 +2391,88 @@
           <t>Court Lounge 3</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Chong Hwei Teeng / YEOH PHAIK SUAN</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>SIM VI VI / Tan Mei Cheah</t>
+          <t>Vivi Sim / Tan Mei Cheah</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2026-01-04 19:50</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court Lounge 4</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Denise Soh Shan Yi / JAYMIE NGOW ZI XUAN</t>
+          <t>Denise Soh Shan Yi / [LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Chen Sook Lin / Chia Mei Ling</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>2026-01-04 19:50</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court Lounge 5</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
@@ -2764,51 +2764,51 @@
           <t>2026-01-04 20:00</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Court Lounge 4</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Denise Soh Shan Yi / JAYMIE NGOW ZI XUAN</t>
+          <t>Denise Soh Shan Yi / [LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Sylvia Quah / Chan Wing Yan</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>2026-01-04 20:00</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Court Lounge 5</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
@@ -3063,51 +3063,51 @@
           <t>Court Lounge 3</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Amalia binti Othman / Nurul Hanira Mohd Zam</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>SIM VI VI / Tan Mei Cheah</t>
+          <t>Vivi Sim / Tan Mei Cheah</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2026-01-04 20:10</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court Lounge 4</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
@@ -3147,51 +3147,51 @@
           <t>Court Lounge 5</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Wen / Ong Ke Rou</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Caryn Lee Pei Yi / Aizat Zayyani Binti Amad Zahit</t>
+          <t>Caryn Lee Pei Yi / Aizat Zayyani</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>2026-01-04 20:10</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court Lounge 6</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
@@ -3436,98 +3436,98 @@
           <t>2026-01-04 20:20</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Court Lounge 4</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Denise Soh Shan Yi / JAYMIE NGOW ZI XUAN</t>
+          <t>Denise Soh Shan Yi / [LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Leow Lee Kien / Khoo Ai Lin</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>2026-01-04 20:20</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court Lounge 5</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Koh Puan Hoon / TAN MING AUN</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Caryn Lee Pei Yi / Aizat Zayyani Binti Amad Zahit</t>
+          <t>Caryn Lee Pei Yi / Aizat Zayyani</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2026-01-04 20:20</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court Lounge 6</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
@@ -4024,51 +4024,51 @@
           <t>2026-01-04 20:40</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court Lounge 2</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>SIM VI VI / Tan Mei Cheah</t>
+          <t>Vivi Sim / Tan Mei Cheah</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Amira Sabri / Nurien Farisya</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2026-01-04 20:40</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court Lounge 3</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
@@ -4155,51 +4155,51 @@
           <t>Court Lounge 5</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Tan Kong See / Choo Hui Min</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Caryn Lee Pei Yi / Aizat Zayyani Binti Amad Zahit</t>
+          <t>Caryn Lee Pei Yi / Aizat Zayyani</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>2026-01-04 20:40</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Court Lounge 6</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">