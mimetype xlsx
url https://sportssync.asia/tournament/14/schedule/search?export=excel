--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -770,496 +770,496 @@
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Siew Chun Yung / Chan Jian Qi</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t xml:space="preserve">Kelvin Lye  / Kenneth Koe </t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Court F</t>
+          <t>Court G</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>MUHAMMAD FARHAN  / Syazwan</t>
+          <t>Ian Tan / GoldChau</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kelvin Lye  / Kenneth Koe </t>
+          <t>Siew Chun Yung / Chan Jian Qi</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Court G</t>
+          <t>Court H</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>B</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Ian Tan / GoldChau</t>
+          <t>Hu Xiao Song / Wang You Ping</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Siew Chun Yung / Chan Jian Qi</t>
+          <t>Symphony Young / Jeff Ng</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Court H</t>
+          <t>Court I</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Hu Xiao Song / Wang You Ping</t>
+          <t>Arthur / Ganesh</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Symphony Young / Jeff Ng</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Court I</t>
+          <t>Court J</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Arthur / Ganesh</t>
+          <t>Chan Wei Chi / Izzat</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Symphony Young / Jeff Ng</t>
+          <t>Hu Xiao Song / Wang You Ping</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Court J</t>
+          <t>Court K</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>B</t>
+          <t>C</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Chan Wei Chi / Izzat</t>
+          <t>Benny Lee Wan Yu / Dickson Pua Kah Wai</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Hu Xiao Song / Wang You Ping</t>
+          <t>Malvin / Alex</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Court K</t>
+          <t>Court L</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Benny Lee Wan Yu / Dickson Pua Kah Wai</t>
+          <t>Low Man Kit / Leong Woan Wen</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Malvin / Alex</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Court L</t>
+          <t>Court M</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Low Man Kit / Leong Woan Wen</t>
+          <t>Clement Lau Yehang / NG JUN JET</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Malvin / Alex</t>
+          <t>Benny Lee Wan Yu / Dickson Pua Kah Wai</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Court M</t>
+          <t>Court N</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>D</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Clement Lau Yehang / NG JUN JET</t>
+          <t xml:space="preserve">DANIEL IMRAN BIN BAZAM / Umar Al-Farouq Bin Mustafa Kamal </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Benny Lee Wan Yu / Dickson Pua Kah Wai</t>
+          <t>Jonathan Chee / Cole Zhang</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Court N</t>
+          <t>Court O</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t xml:space="preserve">DANIEL IMRAN BIN BAZAM / Umar Al-Farouq Bin Mustafa Kamal </t>
+          <t>MUHAMAD BASYIR BIN HJ ALI / Azam Zolkhifly</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Jonathan Chee / Cole Zhang</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Court O</t>
+          <t>Court P</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>MUHAMAD BASYIR BIN HJ ALI / Azam Zolkhifly</t>
+          <t>Eason Chai Jun Wei / Ethan Lim Wei Ler</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Jonathan Chee / Cole Zhang</t>
+          <t xml:space="preserve">DANIEL IMRAN BIN BAZAM / Umar Al-Farouq Bin Mustafa Kamal </t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Court P</t>
+          <t>Court F</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>A</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Eason Chai Jun Wei / Ethan Lim Wei Ler</t>
+          <t>MUHAMMAD FARHAN  / Syazwan</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t xml:space="preserve">DANIEL IMRAN BIN BAZAM / Umar Al-Farouq Bin Mustafa Kamal </t>
+          <t xml:space="preserve">Kelvin Lye  / Kenneth Koe </t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>2025-05-23 16:00</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
@@ -2408,501 +2408,501 @@
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Cheong Lip Ee / Ko Bor Yeun</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Low Man Kit / Leong Woan Wen</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Court F</t>
+          <t>Court Q</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Knockout Stage</t>
+          <t>Group Stage</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Round of 16</t>
+          <t>F</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Symphony Young / Jeff Ng</t>
+          <t>Choong Sze Mun / Ang May Yoke</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Hubert Ho Chang Wang / Desmond Sim Zheng Hui</t>
+          <t>Cheong Lip Ee / Ko Bor Yeun</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Court Q</t>
+          <t>Court R</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>G</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Choong Sze Mun / Ang May Yoke</t>
+          <t>Hubert Ho Chang Wang / Desmond Sim Zheng Hui</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Cheong Lip Ee / Ko Bor Yeun</t>
+          <t>Aron Del Valle / Isma Jerusalem</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Court R</t>
+          <t>Court S</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>G</t>
+          <t>H</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Hubert Ho Chang Wang / Desmond Sim Zheng Hui</t>
+          <t>Joshua Ahimaz / Benjamin Tan Kerk Zheng</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Aron Del Valle / Isma Jerusalem</t>
+          <t>Ching Yann Hong / Ong Jia Xin</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Court S</t>
+          <t>Court T</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>H</t>
+          <t>E</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Joshua Ahimaz / Benjamin Tan Kerk Zheng</t>
+          <t>Tan Pei Kai / Vera Brandt</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Ching Yann Hong / Ong Jia Xin</t>
+          <t>Brian chin  / LIM MEI CHING</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Court T</t>
+          <t>Court U</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Group Stage</t>
+          <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>Round of 16</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Tan Pei Kai / Vera Brandt</t>
+          <t>SIN HON FOO / LEE WAI HONG</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Brian chin  / LIM MEI CHING</t>
+          <t>MUHAMAD BASYIR BIN HJ ALI / Azam Zolkhifly</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Court U</t>
+          <t>Court V</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>SIN HON FOO / LEE WAI HONG</t>
+          <t xml:space="preserve">Kelvin Lye  / Kenneth Koe </t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>MUHAMAD BASYIR BIN HJ ALI / Azam Zolkhifly</t>
+          <t>Teng Wai Hong / Chin Suet Li</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Court V</t>
+          <t>Court W</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kelvin Lye  / Kenneth Koe </t>
+          <t>BrainX / Lee Jia Qian</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Teng Wai Hong / Chin Suet Li</t>
+          <t>Siew Chun Yung / Chan Jian Qi</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Court W</t>
+          <t>Court X</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>BrainX / Lee Jia Qian</t>
+          <t>Benny Lee Wan Yu / Dickson Pua Kah Wai</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Siew Chun Yung / Chan Jian Qi</t>
+          <t>Yap Sam Shern / Brandon Lee</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Court X</t>
+          <t>Court Y</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Benny Lee Wan Yu / Dickson Pua Kah Wai</t>
+          <t>Mohd Irsyaduddin Bin Saidin / Nabil Bin Fuad</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Yap Sam Shern / Brandon Lee</t>
+          <t>Arthur / Ganesh</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Court Y</t>
+          <t>Court Z</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Mohd Irsyaduddin Bin Saidin / Nabil Bin Fuad</t>
+          <t>Eason Chai Jun Wei / Ethan Lim Wei Ler</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Arthur / Ganesh</t>
+          <t>Brian chin  / LIM MEI CHING</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Court Z</t>
+          <t>Court F</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Eason Chai Jun Wei / Ethan Lim Wei Ler</t>
+          <t>Symphony Young / Jeff Ng</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Brian chin  / LIM MEI CHING</t>
+          <t>Hubert Ho Chang Wang / Desmond Sim Zheng Hui</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2025-05-23 18:30</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">