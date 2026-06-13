--- v0 (2025-12-01)
+++ v1 (2026-06-13)
@@ -422,51 +422,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H68"/>
+  <dimension ref="A1:H69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Date &amp; Time</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Court</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -513,795 +513,795 @@
         <is>
           <t>May 23, 2025 - May 23, 2025</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr"/>
       <c r="B4" t="inlineStr"/>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>2025-05-23 15:00</t>
+          <t>2025-05-23 14:00</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Court A</t>
+          <t>Court C</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>C</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>MUHAMMAD FARHAN  / Syazwan</t>
+          <t>Low Man Kit / Leong Woan Wen</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Ian Tan / GoldChau</t>
+          <t>Clement Lau Yehang / NG JUN JET</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>2025-05-23 15:00</t>
+          <t>2025-05-23 14:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Court B</t>
+          <t>Court E</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Arthur / Ganesh</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Chan Wei Chi / Izzat</t>
+          <t>Hu Xiao Song / Wang You Ping</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Court C</t>
+          <t>Court A</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>A</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Low Man Kit / Leong Woan Wen</t>
+          <t>MUHAMMAD FARHAN  / Syazwan</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Clement Lau Yehang / NG JUN JET</t>
+          <t>Ian Tan / GoldChau</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Court D</t>
+          <t>Court B</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>B</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>MUHAMAD BASYIR BIN HJ ALI / Azam Zolkhifly</t>
+          <t>Arthur / Ganesh</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Eason Chai Jun Wei / Ethan Lim Wei Ler</t>
+          <t>Chan Wei Chi / Izzat</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Court E</t>
+          <t>Court D</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>D</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Siew Chun Yung / Chan Jian Qi</t>
+          <t>MUHAMAD BASYIR BIN HJ ALI / Azam Zolkhifly</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kelvin Lye  / Kenneth Koe </t>
+          <t>Eason Chai Jun Wei / Ethan Lim Wei Ler</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Court F</t>
+          <t>Court E</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>MUHAMMAD FARHAN  / Syazwan</t>
+          <t>Siew Chun Yung / Chan Jian Qi</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t xml:space="preserve">Kelvin Lye  / Kenneth Koe </t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Court G</t>
+          <t>Court F</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Ian Tan / GoldChau</t>
+          <t>MUHAMMAD FARHAN  / Syazwan</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Siew Chun Yung / Chan Jian Qi</t>
+          <t xml:space="preserve">Kelvin Lye  / Kenneth Koe </t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Court H</t>
+          <t>Court G</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>B</t>
+          <t>A</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Hu Xiao Song / Wang You Ping</t>
+          <t>Ian Tan / GoldChau</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Symphony Young / Jeff Ng</t>
+          <t>Siew Chun Yung / Chan Jian Qi</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Court I</t>
+          <t>Court H</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Arthur / Ganesh</t>
+          <t>Hu Xiao Song / Wang You Ping</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Symphony Young / Jeff Ng</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Court J</t>
+          <t>Court I</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Chan Wei Chi / Izzat</t>
+          <t>Arthur / Ganesh</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Hu Xiao Song / Wang You Ping</t>
+          <t>Symphony Young / Jeff Ng</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Court K</t>
+          <t>Court J</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>B</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Benny Lee Wan Yu / Dickson Pua Kah Wai</t>
+          <t>Chan Wei Chi / Izzat</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Malvin / Alex</t>
+          <t>Hu Xiao Song / Wang You Ping</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Court L</t>
+          <t>Court K</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Low Man Kit / Leong Woan Wen</t>
+          <t>Benny Lee Wan Yu / Dickson Pua Kah Wai</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Malvin / Alex</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Court M</t>
+          <t>Court L</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Clement Lau Yehang / NG JUN JET</t>
+          <t>Low Man Kit / Leong Woan Wen</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Benny Lee Wan Yu / Dickson Pua Kah Wai</t>
+          <t>Malvin / Alex</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Court N</t>
+          <t>Court M</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>C</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t xml:space="preserve">DANIEL IMRAN BIN BAZAM / Umar Al-Farouq Bin Mustafa Kamal </t>
+          <t>Clement Lau Yehang / NG JUN JET</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Jonathan Chee / Cole Zhang</t>
+          <t>Benny Lee Wan Yu / Dickson Pua Kah Wai</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Court O</t>
+          <t>Court N</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>MUHAMAD BASYIR BIN HJ ALI / Azam Zolkhifly</t>
+          <t xml:space="preserve">DANIEL IMRAN BIN BAZAM / Umar Al-Farouq Bin Mustafa Kamal </t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Jonathan Chee / Cole Zhang</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Court P</t>
+          <t>Court O</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Eason Chai Jun Wei / Ethan Lim Wei Ler</t>
+          <t>MUHAMAD BASYIR BIN HJ ALI / Azam Zolkhifly</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t xml:space="preserve">DANIEL IMRAN BIN BAZAM / Umar Al-Farouq Bin Mustafa Kamal </t>
+          <t>Jonathan Chee / Cole Zhang</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>2025-05-23 16:00</t>
+          <t>2025-05-23 15:00</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Court A</t>
+          <t>Court P</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>D</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>MUHAMMAD FARHAN  / Syazwan</t>
+          <t>Eason Chai Jun Wei / Ethan Lim Wei Ler</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Siew Chun Yung / Chan Jian Qi</t>
+          <t xml:space="preserve">DANIEL IMRAN BIN BAZAM / Umar Al-Farouq Bin Mustafa Kamal </t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>2025-05-23 16:00</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Court B</t>
+          <t>Court A</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>B</t>
+          <t>A</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Arthur / Ganesh</t>
+          <t>MUHAMMAD FARHAN  / Syazwan</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Hu Xiao Song / Wang You Ping</t>
+          <t>Siew Chun Yung / Chan Jian Qi</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2025-05-23 16:00</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
@@ -2240,669 +2240,669 @@
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>SIN HON FOO / LEE WAI HONG</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Dean / Iz</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2025-05-23 17:30</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Court B</t>
+          <t>Court R</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Yap Sam Shern / Brandon Lee</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Jasmine / Mr One</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2025-05-23 17:30</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Court C</t>
+          <t>Court S</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Koh Yi Jay / Vanice Chong Yun Ni</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Mohd Irsyaduddin Bin Saidin / Nabil Bin Fuad</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2025-05-23 17:30</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Court D</t>
+          <t>Court X</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>BrainX / Lee Jia Qian</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Teng Wai Hong / Chin Suet Li</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>2025-05-23 17:45</t>
+          <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Court A</t>
+          <t>Court E</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Group Stage</t>
+          <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>Round of 16</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Tan Pei Kai / Vera Brandt</t>
+          <t>Cheong Lip Ee / Ko Bor Yeun</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Brian chin  / LIM MEI CHING</t>
+          <t>Low Man Kit / Leong Woan Wen</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>2025-05-23 17:45</t>
+          <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Court B</t>
+          <t>Court F</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Group Stage</t>
+          <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>Round of 16</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Choong Sze Mun / Ang May Yoke</t>
+          <t>Symphony Young / Jeff Ng</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Cheong Lip Ee / Ko Bor Yeun</t>
+          <t>Hubert Ho Chang Wang / Desmond Sim Zheng Hui</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>2025-05-23 17:45</t>
+          <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Court C</t>
+          <t>Court Q</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>G</t>
+          <t>F</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Hubert Ho Chang Wang / Desmond Sim Zheng Hui</t>
+          <t>Choong Sze Mun / Ang May Yoke</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Aron Del Valle / Isma Jerusalem</t>
+          <t>Cheong Lip Ee / Ko Bor Yeun</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>2025-05-23 17:45</t>
+          <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Court D</t>
+          <t>Court R</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>H</t>
+          <t>G</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Joshua Ahimaz / Benjamin Tan Kerk Zheng</t>
+          <t>Hubert Ho Chang Wang / Desmond Sim Zheng Hui</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Ching Yann Hong / Ong Jia Xin</t>
+          <t>Aron Del Valle / Isma Jerusalem</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Court A</t>
+          <t>Court S</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Knockout Stage</t>
+          <t>Group Stage</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Round of 16</t>
+          <t>H</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kelvin Lye  / Kenneth Koe </t>
+          <t>Joshua Ahimaz / Benjamin Tan Kerk Zheng</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Teng Wai Hong / Chin Suet Li</t>
+          <t>Ching Yann Hong / Ong Jia Xin</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Court B</t>
+          <t>Court T</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Knockout Stage</t>
+          <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Round of 16</t>
+          <t>E</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>SIN HON FOO / LEE WAI HONG</t>
+          <t>Tan Pei Kai / Vera Brandt</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>MUHAMAD BASYIR BIN HJ ALI / Azam Zolkhifly</t>
+          <t>Brian chin  / LIM MEI CHING</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Court C</t>
+          <t>Court U</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Benny Lee Wan Yu / Dickson Pua Kah Wai</t>
+          <t>SIN HON FOO / LEE WAI HONG</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Yap Sam Shern / Brandon Lee</t>
+          <t>MUHAMAD BASYIR BIN HJ ALI / Azam Zolkhifly</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Court D</t>
+          <t>Court V</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Mohd Irsyaduddin Bin Saidin / Nabil Bin Fuad</t>
+          <t xml:space="preserve">Kelvin Lye  / Kenneth Koe </t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Arthur / Ganesh</t>
+          <t>Teng Wai Hong / Chin Suet Li</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>2025-05-23 18:15</t>
+          <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Court A</t>
+          <t>Court W</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Symphony Young / Jeff Ng</t>
+          <t>BrainX / Lee Jia Qian</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Hubert Ho Chang Wang / Desmond Sim Zheng Hui</t>
+          <t>Siew Chun Yung / Chan Jian Qi</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>2025-05-23 18:15</t>
+          <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Court B</t>
+          <t>Court X</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Cheong Lip Ee / Ko Bor Yeun</t>
+          <t>Benny Lee Wan Yu / Dickson Pua Kah Wai</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Low Man Kit / Leong Woan Wen</t>
+          <t>Yap Sam Shern / Brandon Lee</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>2025-05-23 18:15</t>
+          <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Court C</t>
+          <t>Court Y</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Eason Chai Jun Wei / Ethan Lim Wei Ler</t>
+          <t>Mohd Irsyaduddin Bin Saidin / Nabil Bin Fuad</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Brian chin  / LIM MEI CHING</t>
+          <t>Arthur / Ganesh</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>2025-05-23 18:15</t>
+          <t>2025-05-23 18:00</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Court D</t>
+          <t>Court Z</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>BrainX / Lee Jia Qian</t>
+          <t>Eason Chai Jun Wei / Ethan Lim Wei Ler</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Siew Chun Yung / Chan Jian Qi</t>
+          <t>Brian chin  / LIM MEI CHING</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2025-05-23 18:30</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
@@ -2996,51 +2996,51 @@
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Symphony Young / Jeff Ng</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Cheong Lip Ee / Ko Bor Yeun</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>2025-05-23 18:30</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Court D</t>
+          <t>Court F</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Eason Chai Jun Wei / Ethan Lim Wei Ler</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Siew Chun Yung / Chan Jian Qi</t>
@@ -3159,83 +3159,125 @@
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Yap Sam Shern / Brandon Lee</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Eason Chai Jun Wei / Ethan Lim Wei Ler</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>2025-05-23 20:00</t>
+          <t>2025-05-23 19:45</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Court A</t>
+          <t>Court G</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t xml:space="preserve">Kelvin Lye  / Kenneth Koe </t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Siew Chun Yung / Chan Jian Qi</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
+        <is>
+          <t>Scheduled</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>2026-04-08 10:37</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Court A2</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Exhibition</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Knockout Stage</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Match 2</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>A / B</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>C / D</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
         <is>
           <t>Scheduled</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>