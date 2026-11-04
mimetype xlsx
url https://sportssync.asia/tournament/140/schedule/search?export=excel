--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -4528,51 +4528,51 @@
           <t>2026-02-01 11:15</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court Premium 2</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Jerome Yap Haw Hwong</t>
+          <t>Hazly Yusof  / Jerome Yap Haw Hwong</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>kok chee kong / LI MENG YEO</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>2026-02-01 11:15</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court Premium 3</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
@@ -5620,51 +5620,51 @@
           <t>2026-02-01 12:00</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court Premium 2</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Jerome Yap Haw Hwong</t>
+          <t>Hazly Yusof  / Jerome Yap Haw Hwong</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>Vincent Khoo / Kelly Chiang</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>2026-02-01 12:00</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court Premium 3</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
@@ -6628,51 +6628,51 @@
           <t>2026-02-01 12:45</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Court Premium 2</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Jerome Yap Haw Hwong</t>
+          <t>Hazly Yusof  / Jerome Yap Haw Hwong</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Foo See Keong Kenneth / tu yuefeng</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>2026-02-01 12:45</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Court Premium 3</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
@@ -7636,51 +7636,51 @@
           <t>2026-02-01 13:30</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Court Premium 2</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Jerome Yap Haw Hwong</t>
+          <t>Hazly Yusof  / Jerome Yap Haw Hwong</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Chan Wai Kit / Su Li TAN</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>2026-02-01 13:30</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court Premium 3</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
@@ -8518,51 +8518,51 @@
           <t>2026-02-01 14:15</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court Premium 2</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Jerome Yap Haw Hwong</t>
+          <t>Hazly Yusof  / Jerome Yap Haw Hwong</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>Jason Boo / Zhenyu Wang</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>2026-02-01 14:15</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court Premium 3</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
@@ -9064,51 +9064,51 @@
           <t>2026-02-01 15:00</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Court Premium 3</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Jerome Yap Haw Hwong</t>
+          <t>Hazly Yusof  / Jerome Yap Haw Hwong</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>Darren Lo Sin Loong / Andrew Tan</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>2026-02-01 15:00</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Court Premium 4</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">