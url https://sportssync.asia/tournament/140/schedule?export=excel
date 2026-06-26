--- v0 (2026-05-05)
+++ v1 (2026-06-26)
@@ -585,51 +585,51 @@
           <t>Court Premium 2</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Tan Boon Shen / foo jin shern </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Jerril Chew / Elios</t>
+          <t>Jerril Chew / Finn</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2026-02-01 08:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court Premium 3</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
@@ -1929,51 +1929,51 @@
           <t>Court Premium 2</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>TEW CHENG JIE / LAI CHAN SHEN</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Jerril Chew / Elios</t>
+          <t>Jerril Chew / Finn</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>2026-02-01 09:00</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court Premium 3</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
@@ -2932,51 +2932,51 @@
           <t>2026-02-01 09:45</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court Premium 2</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Jerril Chew / Elios</t>
+          <t>Jerril Chew / Finn</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Benjamin Wong / Yee Hou Yin</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2026-02-01 09:45</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court Premium 3</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
@@ -3604,51 +3604,51 @@
           <t>2026-02-01 10:15</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court Premium 2</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Jerril Chew / Elios</t>
+          <t>Jerril Chew / Finn</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Louis Tan / Terence Teh Han Yuan</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2026-02-01 10:15</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court Premium 3</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
@@ -4659,51 +4659,51 @@
           <t>Court Premium 5</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Hwang Yong Xin / Jean Iau</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / chew min hui</t>
+          <t>Shaine Mui / chew min hui</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>2026-02-01 11:15</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
@@ -5746,51 +5746,51 @@
           <t>2026-02-01 12:00</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court Premium 5</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / chew min hui</t>
+          <t>Shaine Mui / chew min hui</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>SIN YANN ZHI / TAN YONG ERN</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2026-02-01 12:00</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
@@ -6423,51 +6423,51 @@
           <t>Court Premium 5</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t xml:space="preserve">Yeo Lyn Ying / LOKE JIA WEN </t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / chew min hui</t>
+          <t>Shaine Mui / chew min hui</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>2026-02-01 12:30</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
@@ -8098,51 +8098,51 @@
           <t>2026-02-01 13:45</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / chew min hui</t>
+          <t>Shaine Mui / chew min hui</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Chia Leng Ping / Phebe Lim</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>2026-02-01 13:45</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Court Premium 7</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
@@ -8439,51 +8439,51 @@
           <t>Court Premium 7</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>Jasmine Sia  / Lim poh suan</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / chew min hui</t>
+          <t>Shaine Mui / chew min hui</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>2026-02-01 14:00</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court Premium 8</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
@@ -8686,51 +8686,51 @@
           <t>2026-02-01 14:15</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Court Apex Show Court</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / chew min hui</t>
+          <t>Shaine Mui / chew min hui</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>Choo mun lin / Hui Xin Tay</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>2026-02-01 14:30</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Court Premium 2</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
@@ -9153,51 +9153,51 @@
           <t>Court Tournament Court</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>Qi Xuan Teo / Ooi Li Anne</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / chew min hui</t>
+          <t>Shaine Mui / chew min hui</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>2026-02-01 15:00</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court Apex Show Court</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
@@ -9405,51 +9405,51 @@
           <t>Court Premium 5</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t xml:space="preserve">Alice Chan / Chan Soon Keat </t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Jesvina Sim  / Elios</t>
+          <t>Jesvina Sim  / Finn</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>2026-02-01 15:30</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
@@ -10161,51 +10161,51 @@
           <t>Court Premium 5</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>Christine Lee / Keng Yong Lee</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Jesvina Sim  / Elios</t>
+          <t>Jesvina Sim  / Finn</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>2026-02-01 16:00</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
@@ -11248,51 +11248,51 @@
           <t>2026-02-01 16:45</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Court Premium 5</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>Jesvina Sim  / Elios</t>
+          <t>Jesvina Sim  / Finn</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>Daniel Soo / Denise Lee</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>2026-02-01 16:45</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
@@ -12597,51 +12597,51 @@
           <t>Court Premium 5</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>NG CHUN WEI / Tan Ker Ying</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>Jesvina Sim  / Elios</t>
+          <t>Jesvina Sim  / Finn</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>2026-02-01 17:45</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Court Premium 6</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">