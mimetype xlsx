--- v0 (2026-05-05)
+++ v1 (2026-06-29)
@@ -4034,125 +4034,125 @@
           <t>Team Event</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>TBD / TBD</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Scheduled</t>
+          <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2026-02-01 20:00</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>TBD</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Scheduled</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>2026-02-01 20:00</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>TBD / TBD</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>TBD</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Scheduled</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 