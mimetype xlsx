--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -8266,51 +8266,51 @@
           <t>2025-06-29 08:30</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Toh Tin Wei / Chua Kai Xuan</t>
+          <t>Weiwei / Chua Kai Xuan</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>MUHAMMAD SYUKRI BIN MUHAMAD YUSOFF / Ng Yong Jun</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>2025-06-29 08:30</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
@@ -9274,51 +9274,51 @@
           <t>2025-06-29 09:15</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>Toh Tin Wei / Chua Kai Xuan</t>
+          <t>Weiwei / Chua Kai Xuan</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>CHEW WAI MENG / Ng Yu Shiuan</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>2025-06-29 09:15</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
@@ -10623,51 +10623,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>Juan Shang hong / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Toh Tin Wei / Chua Kai Xuan</t>
+          <t>Weiwei / Chua Kai Xuan</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>2025-06-29 10:15</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
@@ -10959,51 +10959,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>Muhammad Hasif Hasan / Muhammad Izzuwan Bin Suaid</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Toh Tin Wei / Chua Kai Xuan</t>
+          <t>Weiwei / Chua Kai Xuan</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>2025-06-29 10:30</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">