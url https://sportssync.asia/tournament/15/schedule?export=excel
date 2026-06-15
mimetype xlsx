--- v0 (2025-12-01)
+++ v1 (2026-06-15)
@@ -916,51 +916,51 @@
           <t>2025-06-28 08:45</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Tengku Aliff Izhan / 860519145063</t>
+          <t>Tengku Aliff Izhan / Faliq redzuan</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Loh kam yoong / Kan Wai Loong</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2025-06-28 08:45</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
@@ -1089,51 +1089,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Soh Kian Tek / yip khai how</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Chow Zhe Herng / Lim Zheng Xuan</t>
+          <t>Maksim Chow / Lim Zheng Xuan</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2025-06-28 08:45</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
@@ -1462,51 +1462,51 @@
           <t>2025-06-28 09:00</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Yee Hou Yin / 0309-8011115</t>
+          <t>Yee Hou Yin / LAWSUN</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Jun Hao Liew / Chung Zhee Zhong</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2025-06-28 09:00</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
@@ -1593,51 +1593,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Voon weng lok / Lee Wen Jie</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Tengku Aliff Izhan / 860519145063</t>
+          <t>Tengku Aliff Izhan / Faliq redzuan</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2025-06-28 09:15</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
@@ -2097,88 +2097,88 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Tze Han Pua / ji john Ow</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Chow Zhe Herng / Lim Zheng Xuan</t>
+          <t>Maksim Chow / Lim Zheng Xuan</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>2025-06-28 09:30</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Yee Hou Yin / 0309-8011115</t>
+          <t>Yee Hou Yin / LAWSUN</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Kelven yeoh pui sing / Anselm Chio Jie Hing</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>2025-06-28 09:30</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
@@ -2265,51 +2265,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Ngooi for keong  / ngooi for sheong</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Tengku Aliff Izhan / 860519145063</t>
+          <t>Tengku Aliff Izhan / Faliq redzuan</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2025-06-28 09:45</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
@@ -2601,51 +2601,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>CHAI YI LE / Lim kguanwei</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Tengku Aliff Izhan / 860519145063</t>
+          <t>Tengku Aliff Izhan / Faliq redzuan</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-06-28 10:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
@@ -2806,51 +2806,51 @@
           <t>2025-06-28 10:00</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Yee Hou Yin / 0309-8011115</t>
+          <t>Yee Hou Yin / LAWSUN</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Tey Wee Tiong / CHEN ZHI NENG</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>2025-06-28 10:00</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
@@ -3100,51 +3100,51 @@
           <t>2025-06-28 10:15</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Chow Zhe Herng / Lim Zheng Xuan</t>
+          <t>Maksim Chow / Lim Zheng Xuan</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Chong Wei Lun / HOONG JHEN WEI</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>2025-06-28 10:15</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
@@ -3478,51 +3478,51 @@
           <t>2025-06-28 10:30</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Yee Hou Yin / 0309-8011115</t>
+          <t>Yee Hou Yin / LAWSUN</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>CHIN TZE QI / Lee Jing Min</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2025-06-28 10:30</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
@@ -3772,51 +3772,51 @@
           <t>2025-06-28 10:45</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Chow Zhe Herng / Lim Zheng Xuan</t>
+          <t>Maksim Chow / Lim Zheng Xuan</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>CHIN WAI KIAN / Teoh Ze Jun</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2025-06-28 10:45</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
@@ -4066,56 +4066,56 @@
           <t>2025-06-28 11:30</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Tengku Aliff Izhan / 860519145063</t>
+          <t>Tengku Aliff Izhan / Faliq redzuan</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Yee Hou Yin / 0309-8011115</t>
+          <t>Yee Hou Yin / LAWSUN</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>2025-06-28 11:30</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
@@ -4318,51 +4318,51 @@
           <t>2025-06-28 11:45</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Yee Hou Yin / 0309-8011115</t>
+          <t>Yee Hou Yin / LAWSUN</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Tze Han Pua / ji john Ow</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>2025-06-28 11:45</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
@@ -4444,51 +4444,51 @@
           <t>2025-06-28 12:00</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Yee Hou Yin / 0309-8011115</t>
+          <t>Yee Hou Yin / LAWSUN</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>CHONG CHIN HOONG / PANG KAI KEEN</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>2025-06-28 12:30</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
@@ -4533,51 +4533,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Lee Yuan Qian  / Tun wai kent</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Yee Hou Yin / 0309-8011115</t>
+          <t>Yee Hou Yin / LAWSUN</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>2025-06-28 14:15</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
@@ -5074,93 +5074,93 @@
           <t>2025-06-28 14:30</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / ngeow siew wai</t>
+          <t>Teh LK / ngeow siew wai</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Arnold goh sun zen  / Niko Tan</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>2025-06-28 14:30</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lee Jin Hwa / LEE SHUK CHUEN </t>
+          <t xml:space="preserve">Lee Jin Hwa / Shuk Chuen </t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Chin Hoong Chang / Yong Yin Fei</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>2025-06-28 14:30</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
@@ -5242,51 +5242,51 @@
           <t>2025-06-28 14:45</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Yap Sze Chin / Anna Lee</t>
+          <t>JunJun / Anna Lee</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Teoh Ze Jun / Ng Ping Ying</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2025-06-28 14:45</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
@@ -5751,93 +5751,93 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Chong Wei Lun / Kathryn Tan</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / ngeow siew wai</t>
+          <t>Teh LK / ngeow siew wai</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2025-06-28 15:00</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t xml:space="preserve">CHON PEI JING / Lee Yuan Qian </t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lee Jin Hwa / LEE SHUK CHUEN </t>
+          <t xml:space="preserve">Lee Jin Hwa / Shuk Chuen </t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>2025-06-28 15:00</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
@@ -5914,51 +5914,51 @@
           <t>2025-06-28 15:15</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Yap Sze Chin / Anna Lee</t>
+          <t>JunJun / Anna Lee</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Mimi / Chen Weng Sing</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>2025-06-28 15:15</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
@@ -6129,51 +6129,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>Monica Lee / lohhongtat</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lee Jin Hwa / LEE SHUK CHUEN </t>
+          <t xml:space="preserve">Lee Jin Hwa / Shuk Chuen </t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>2025-06-28 15:15</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
@@ -6423,51 +6423,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>Sit ying tong / Lai Weng Fatt</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / ngeow siew wai</t>
+          <t>Teh LK / ngeow siew wai</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>2025-06-28 15:30</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
@@ -6586,51 +6586,51 @@
           <t>2025-06-28 15:45</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Yap Sze Chin / Anna Lee</t>
+          <t>JunJun / Anna Lee</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Yeow Junkai / Amanda Teh Pek Wan</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>2025-06-28 15:45</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
@@ -6759,51 +6759,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>Kong Poh Yen / CHONG KYLE KEITH</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / ngeow siew wai</t>
+          <t>Teh LK / ngeow siew wai</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>2025-06-28 16:00</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
@@ -7006,51 +7006,51 @@
           <t>2025-06-28 16:15</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Yap Sze Chin / Anna Lee</t>
+          <t>JunJun / Anna Lee</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Tan Wei Ting / Thomas yap</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>2025-06-28 16:15</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
@@ -7468,98 +7468,98 @@
           <t>2025-06-28 16:45</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / ngeow siew wai</t>
+          <t>Teh LK / ngeow siew wai</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t xml:space="preserve">Joanne Lim Jia En  / Ivan Ng Shung Chern </t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>2025-06-28 16:45</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Justin Wong Kah Xin / CHOONG CHOE HOONG</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lee Jin Hwa / LEE SHUK CHUEN </t>
+          <t xml:space="preserve">Lee Jin Hwa / Shuk Chuen </t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>2025-06-28 16:45</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
@@ -7725,93 +7725,93 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>LAU YI JING / Henry Wan Jun Ngan</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Yap Sze Chin / Anna Lee</t>
+          <t>JunJun / Anna Lee</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>2025-06-28 17:00</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>Tan Wei Ting / Thomas yap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / ngeow siew wai</t>
+          <t>Teh LK / ngeow siew wai</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>2025-06-28 17:00</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
@@ -7930,51 +7930,51 @@
           <t>2025-06-28 17:15</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / ngeow siew wai</t>
+          <t>Teh LK / ngeow siew wai</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>Shahara Antartika / Shahrul Shafiq</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>2025-06-28 17:15</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
@@ -8056,51 +8056,51 @@
           <t>2025-06-28 17:45</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Teh Liang Khoon / ngeow siew wai</t>
+          <t>Teh LK / ngeow siew wai</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t xml:space="preserve">Yong Kah Kei / LainWenshiun </t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>2025-06-29 08:30</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
@@ -8140,51 +8140,51 @@
           <t>2025-06-29 08:30</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / Norazizi bin Mohamed</t>
+          <t>Mohd Azlan / Norazizi bin Mohamed</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>Lim Chin Seong / Teng yan xin</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>2025-06-29 08:30</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
@@ -8854,51 +8854,51 @@
           <t>2025-06-29 09:00</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>Brainard Kho Jin Zong / Eng thian gun</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>2025-06-29 09:00</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
@@ -9064,51 +9064,51 @@
           <t>2025-06-29 09:00</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Leon / Soo Jun Hoe</t>
+          <t>Leon / Soo JH</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>Ileladewa Oluwatimilehin Adekunle / ZHANG YIBO</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>2025-06-29 09:15</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
@@ -9148,51 +9148,51 @@
           <t>2025-06-29 09:15</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / Norazizi bin Mohamed</t>
+          <t>Mohd Azlan / Norazizi bin Mohamed</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t xml:space="preserve">Rahul Agarwal  / Quah Jia Sheng </t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>2025-06-29 09:15</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
@@ -9526,51 +9526,51 @@
           <t>2025-06-29 09:30</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>Eric Teh / Tan Geoffrey</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>2025-06-29 09:30</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
@@ -9736,51 +9736,51 @@
           <t>2025-06-29 09:30</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>Leon / Soo Jun Hoe</t>
+          <t>Leon / Soo JH</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>Quah Soon Wah  / Foong Wei Chieh</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>2025-06-29 09:45</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
@@ -10198,51 +10198,51 @@
           <t>2025-06-29 10:00</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>Tion Jia Chuen / Soh Zu Yi</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>2025-06-29 10:00</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
@@ -10408,51 +10408,51 @@
           <t>2025-06-29 10:00</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>Leon / Soo Jun Hoe</t>
+          <t>Leon / Soo JH</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>Ng Jinyi / Chan kok wei</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>2025-06-29 10:15</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
@@ -10497,51 +10497,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>Eddie koh wen wei / Goh Wei Jie</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / Norazizi bin Mohamed</t>
+          <t>Mohd Azlan / Norazizi bin Mohamed</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>2025-06-29 10:15</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
@@ -10833,88 +10833,88 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>LOKE YOU WEI / LOW JUN HONG</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / Norazizi bin Mohamed</t>
+          <t>Mohd Azlan / Norazizi bin Mohamed</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>2025-06-29 10:30</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>HUAN CHAN FEI  / Hu jia ming</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>2025-06-29 10:30</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
@@ -11080,51 +11080,51 @@
           <t>2025-06-29 10:30</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Leon / Soo Jun Hoe</t>
+          <t>Leon / Soo JH</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>Chew Kenneth / Toh Kean Yew</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>2025-06-29 10:45</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
@@ -11542,51 +11542,51 @@
           <t>2025-06-29 11:30</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>Gan Hong Wei / Kwan Yew Jeat</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>2025-06-29 11:30</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
@@ -11752,51 +11752,51 @@
           <t>2025-06-29 11:30</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>Leon / Soo Jun Hoe</t>
+          <t>Leon / Soo JH</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>CHAN JIA HAO / Wong Hoo Keat</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>2025-06-29 11:45</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
@@ -11836,51 +11836,51 @@
           <t>2025-06-29 11:45</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>Desmond Chook / Yap Chih Leong</t>
+          <t>Desmond Chook / Sam Yap</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t xml:space="preserve">Rahul Agarwal  / Quah Jia Sheng </t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>2025-06-29 11:45</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">