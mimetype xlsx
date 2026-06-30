--- v0 (2026-05-12)
+++ v1 (2026-06-30)
@@ -706,51 +706,51 @@
           <t>2026-02-28 11:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Lim Chau Shern / Yu Hang</t>
+          <t>Lim Chau Shern / LOW YU HANG</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Ow Jia Xin / ng sze khai</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2026-02-28 11:15</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
@@ -1126,51 +1126,51 @@
           <t>2026-02-28 11:30</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Lim Chau Shern / Yu Hang</t>
+          <t>Lim Chau Shern / LOW YU HANG</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Tan Bing Yi / Ong Wei Sang</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2026-02-28 11:45</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
@@ -1546,51 +1546,51 @@
           <t>2026-02-28 12:00</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Lim Chau Shern / Yu Hang</t>
+          <t>Lim Chau Shern / LOW YU HANG</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Asyraf Fikri / Tan Cecilia</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2026-02-28 12:15</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
@@ -1798,51 +1798,51 @@
           <t>2026-02-28 12:30</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Heng chon lian  / [TRAPO] Ong Ke Rou</t>
+          <t>Heng chon lian  / Ong Ke Rou</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Tom Gan / Casandra Chan</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>2026-02-28 12:30</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
@@ -2218,51 +2218,51 @@
           <t>2026-02-28 13:00</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Heng chon lian  / [TRAPO] Ong Ke Rou</t>
+          <t>Heng chon lian  / Ong Ke Rou</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Yee Xien / Ah ten</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2026-02-28 13:00</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
@@ -2638,51 +2638,51 @@
           <t>2026-02-28 13:30</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Heng chon lian  / [TRAPO] Ong Ke Rou</t>
+          <t>Heng chon lian  / Ong Ke Rou</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>TAI SHANG MING / Gui Shen Ning</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2026-02-28 13:30</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
@@ -3357,51 +3357,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Eric Tan / Carisma Ho Jia Qi</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Shareena Abdul Halim / Abdul Khalid Bin Abdul Aziz</t>
+          <t>Shareena Halim / Abdul Khalid Bin Abdul Aziz</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>2026-02-28 14:15</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
@@ -3567,51 +3567,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Ang Boon Shen / Lucille Liau Xi Yi</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Shareena Abdul Halim / Abdul Khalid Bin Abdul Aziz</t>
+          <t>Shareena Halim / Abdul Khalid Bin Abdul Aziz</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>2026-02-28 14:30</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
@@ -4192,51 +4192,51 @@
           <t>2026-02-28 15:15</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Shareena Abdul Halim / Abdul Khalid Bin Abdul Aziz</t>
+          <t>Shareena Halim / Abdul Khalid Bin Abdul Aziz</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>HECTOR BOO MING HAN / SIN YANN XIN</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>2026-02-28 15:15</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
@@ -4738,51 +4738,51 @@
           <t>2026-02-28 16:15</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Lim Chau Shern / Yu Hang</t>
+          <t>Lim Chau Shern / LOW YU HANG</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Chooy Yong Ching / Lim Wailoon</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>2026-02-28 16:30</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
@@ -4990,51 +4990,51 @@
           <t>2026-02-28 16:45</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Heng chon lian  / [TRAPO] Ong Ke Rou</t>
+          <t>Heng chon lian  / Ong Ke Rou</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Siew Zi Xuan / Ko Xue Ni</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>2026-02-28 16:45</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
@@ -5079,51 +5079,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>Quah Siew Hin / Tang Soo Yun</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Shareena Abdul Halim / Abdul Khalid Bin Abdul Aziz</t>
+          <t>Shareena Halim / Abdul Khalid Bin Abdul Aziz</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>2026-02-28 16:45</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
@@ -5368,51 +5368,51 @@
           <t>2026-02-28 17:00</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Shareena Abdul Halim / Abdul Khalid Bin Abdul Aziz</t>
+          <t>Shareena Halim / Abdul Khalid Bin Abdul Aziz</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Yap Wei Han / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2026-02-28 17:15</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
@@ -5452,93 +5452,93 @@
           <t>2026-02-28 17:15</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Lim Chau Shern / Yu Hang</t>
+          <t>Lim Chau Shern / LOW YU HANG</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Chea Liang Sean / Vicky ooi</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>2026-02-28 17:15</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Heng chon lian  / [TRAPO] Ong Ke Rou</t>
+          <t>Heng chon lian  / Ong Ke Rou</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Siow Kok Yik / Siow Cayden</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2026-02-28 17:15</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
@@ -5704,98 +5704,98 @@
           <t>2026-02-28 17:30</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Lim Chau Shern / Yu Hang</t>
+          <t>Lim Chau Shern / LOW YU HANG</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Ooi Shu Er / Bewen Siew</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>2026-02-28 17:30</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Wee Yin Quen / limyushen</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Heng chon lian  / [TRAPO] Ong Ke Rou</t>
+          <t>Heng chon lian  / Ong Ke Rou</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2026-02-28 17:30</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
@@ -5919,51 +5919,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>Chin Zhoon Wei / CHOY CHING CHENG</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Wu Shu Qi / Joseph Lau</t>
+          <t>Wuu Shu Qi / Joseph Lau</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>2026-02-28 18:00</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
@@ -6045,51 +6045,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>O</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>阿符 / Kelvin Eng Hong Yap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Ryu / boojiaqjan</t>
+          <t>Ryu Ng / boojiaqjan</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>2026-02-28 18:00</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
@@ -6675,51 +6675,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>Yew Che Chern / TAN HIKTOR</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Wu Shu Qi / Joseph Lau</t>
+          <t>Wuu Shu Qi / Joseph Lau</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>2026-02-28 18:30</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
@@ -7174,51 +7174,51 @@
           <t>2026-02-28 18:45</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>O</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Ryu / boojiaqjan</t>
+          <t>Ryu Ng / boojiaqjan</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>Seth Tan / Glen Pang</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>2026-02-28 18:45</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
@@ -7804,51 +7804,51 @@
           <t>2026-02-28 19:15</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Wu Shu Qi / Joseph Lau</t>
+          <t>Wuu Shu Qi / Joseph Lau</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>Kelvin Loh Jia Yee / Gavin Kee Wee Kheng</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>2026-02-28 19:15</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
@@ -7935,51 +7935,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>O</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>Goh Wei Jie / TE BI-KGAI</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Ryu / boojiaqjan</t>
+          <t>Ryu Ng / boojiaqjan</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>2026-02-28 19:15</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
@@ -9195,51 +9195,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>Keith Low / LAI BOON PEN</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Wu Shu Qi / Joseph Lau</t>
+          <t>Wuu Shu Qi / Joseph Lau</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>2026-02-28 20:15</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
@@ -11584,51 +11584,51 @@
           <t>2026-03-01 12:00</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Wong Jian Tat</t>
+          <t>Shaine Mui / Wong Jian Tat</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>Tan Cheng Chin / Yong Zhi Wan</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>2026-03-01 12:00</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
@@ -12004,51 +12004,51 @@
           <t>2026-03-01 12:30</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Wong Jian Tat</t>
+          <t>Shaine Mui / Wong Jian Tat</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
           <t>Anjie Eng / SIN YANN ZHI</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>2026-03-01 12:30</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
@@ -12424,51 +12424,51 @@
           <t>2026-03-01 13:00</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Wong Jian Tat</t>
+          <t>Shaine Mui / Wong Jian Tat</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>Reggie Ting Wei Liang / tan pei ting</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>2026-03-01 13:00</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
@@ -13185,51 +13185,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
           <t>Eric Tay Min Yuan / LOKE YOU RONG</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Wong Jian Tat</t>
+          <t>Shaine Mui / Wong Jian Tat</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>2026-03-01 14:45</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">