--- v1 (2026-06-30)
+++ v2 (2026-09-08)
@@ -580,51 +580,51 @@
           <t>2026-02-28 11:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Teh LK / Alicia</t>
+          <t>Felix T / Alicia</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Michael Ng / Li Zhen</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2026-02-28 11:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
@@ -706,51 +706,51 @@
           <t>2026-02-28 11:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Lim Chau Shern / LOW YU HANG</t>
+          <t>Lim Chau Shern / Yu Hang</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Ow Jia Xin / ng sze khai</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2026-02-28 11:15</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
@@ -916,51 +916,51 @@
           <t>2026-02-28 11:15</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Asyraf Fikri / Tan Cecilia</t>
+          <t>Asyraf Fikri / Cecilia Tan</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Tan Bing Yi / Ong Wei Sang</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2026-02-28 11:30</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
@@ -1000,51 +1000,51 @@
           <t>2026-02-28 11:30</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Teh LK / Alicia</t>
+          <t>Felix T / Alicia</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>chia wei soon / Celina</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2026-02-28 11:30</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
@@ -1126,51 +1126,51 @@
           <t>2026-02-28 11:30</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Lim Chau Shern / LOW YU HANG</t>
+          <t>Lim Chau Shern / Yu Hang</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Tan Bing Yi / Ong Wei Sang</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2026-02-28 11:45</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
@@ -1341,51 +1341,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Ow Jia Xin / ng sze khai</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Asyraf Fikri / Tan Cecilia</t>
+          <t>Asyraf Fikri / Cecilia Tan</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2026-02-28 12:00</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
@@ -1420,51 +1420,51 @@
           <t>2026-02-28 12:00</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Teh LK / Alicia</t>
+          <t>Felix T / Alicia</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>YS / Kok Yin Loon</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>2026-02-28 12:00</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
@@ -1546,56 +1546,56 @@
           <t>2026-02-28 12:00</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Lim Chau Shern / LOW YU HANG</t>
+          <t>Lim Chau Shern / Yu Hang</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Asyraf Fikri / Tan Cecilia</t>
+          <t>Asyraf Fikri / Cecilia Tan</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2026-02-28 12:15</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
@@ -2055,51 +2055,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Jolis Tan Hwee Wun / Stallone hoon mun fook</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>阿符 / Sheena Lim</t>
+          <t>阿符 / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2026-02-28 12:45</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
@@ -2265,51 +2265,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Ooi Shu Er / Bewen Siew</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>阿符 / Sheena Lim</t>
+          <t>阿符 / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2026-02-28 13:00</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
@@ -2890,51 +2890,51 @@
           <t>2026-02-28 13:45</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>阿符 / Sheena Lim</t>
+          <t>阿符 / Lim BEng Heoh</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Tan Khailoon / Chloe Tan</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2026-02-28 13:45</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
@@ -3184,51 +3184,51 @@
           <t>2026-02-28 14:00</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Alvin Teo / chong chyi Shian</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2026-02-28 14:00</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
@@ -3604,51 +3604,51 @@
           <t>2026-02-28 14:30</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Samuel Chan Chia King / Angel Chan</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2026-02-28 14:30</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
@@ -4024,51 +4024,51 @@
           <t>2026-02-28 15:00</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Kia Chek Tan / Ivon Chong</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2026-02-28 15:00</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
@@ -4360,51 +4360,51 @@
           <t>2026-02-28 15:30</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Lynn Er / XK</t>
+          <t>Lynette / XK</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Ho Kai Lun / NG JIA HUI</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>2026-02-28 15:45</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
@@ -4449,93 +4449,93 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Lee Wee / koh shao qi</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Lynn Er / XK</t>
+          <t>Lynette / XK</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>2026-02-28 16:00</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Michelle Lai / Fong ee jie</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Lynn Er / XK</t>
+          <t>Lynette / XK</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>2026-02-28 16:00</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
@@ -4617,51 +4617,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Razin Rahim / Nurul Asyiqin Binti Jaafar Zahri</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Teh LK / Alicia</t>
+          <t>Felix T / Alicia</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2026-02-28 16:15</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
@@ -4738,51 +4738,51 @@
           <t>2026-02-28 16:15</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Lim Chau Shern / LOW YU HANG</t>
+          <t>Lim Chau Shern / Yu Hang</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Chooy Yong Ching / Lim Wailoon</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>2026-02-28 16:30</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
@@ -4911,51 +4911,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Gwee Xian Ying / EugeneTaiYuZhe</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Lynn Er / XK</t>
+          <t>Lynette / XK</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>2026-02-28 16:30</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
@@ -5037,51 +5037,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Siow Kok Yik / Siow Cayden</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Asyraf Fikri / Tan Cecilia</t>
+          <t>Asyraf Fikri / Cecilia Tan</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>2026-02-28 16:45</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
@@ -5116,51 +5116,51 @@
           <t>2026-02-28 16:45</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Ng Wai Heng / Ng Fewlie</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>2026-02-28 16:45</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
@@ -5200,56 +5200,56 @@
           <t>2026-02-28 17:00</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Lynn Er / XK</t>
+          <t>Lynette / XK</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Teh LK / Alicia</t>
+          <t>Felix T / Alicia</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>2026-02-28 17:00</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
@@ -5373,51 +5373,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Shareena Halim / Abdul Khalid Bin Abdul Aziz</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2026-02-28 17:15</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
@@ -5452,51 +5452,51 @@
           <t>2026-02-28 17:15</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Lim Chau Shern / LOW YU HANG</t>
+          <t>Lim Chau Shern / Yu Hang</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Chea Liang Sean / Vicky ooi</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>2026-02-28 17:15</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
@@ -5578,177 +5578,177 @@
           <t>2026-02-28 17:15</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Lynn Er / XK</t>
+          <t>Lynette / XK</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Wan Xuan Ang / Kelvin Loh Jia Yee</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2026-02-28 17:30</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Lynn Er / XK</t>
+          <t>Lynette / XK</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>Ooi Shu Er / Bewen Siew</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>2026-02-28 17:30</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>Wee Yin Quen / limyushen</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>2026-02-28 17:30</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Lim Chau Shern / LOW YU HANG</t>
+          <t>Lim Chau Shern / Yu Hang</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Ooi Shu Er / Bewen Siew</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>2026-02-28 17:30</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
@@ -5788,51 +5788,51 @@
           <t>2026-02-28 17:30</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>chia wei soon / Celina</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>2026-02-28 17:45</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
@@ -5872,56 +5872,56 @@
           <t>2026-02-28 17:45</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Lynn Er / XK</t>
+          <t>Lynette / XK</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2026-02-28 18:00</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
@@ -5961,51 +5961,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>Andy Na / Christopher Chua</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>terk hao lee / TEY KENG KANG</t>
+          <t>haolee / TEY KENG KANG</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>2026-02-28 18:00</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
@@ -7090,51 +7090,51 @@
           <t>2026-02-28 18:45</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>terk hao lee / TEY KENG KANG</t>
+          <t>haolee / TEY KENG KANG</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Teh Jing Xuan / JJ SOONG</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>2026-02-28 18:45</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
@@ -7851,51 +7851,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>Teo Kian Hong / Wee Lian Ho</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>terk hao lee / TEY KENG KANG</t>
+          <t>haolee / TEY KENG KANG</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>2026-02-28 19:15</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
@@ -8602,93 +8602,93 @@
           <t>2026-02-28 19:45</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Jay Mein  / Teh LK</t>
+          <t>Jay Mein  / Felix T</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>Oscar Wong Chee Ing / Khoo Keng Hwang</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>2026-02-28 19:45</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>NG TECK WEA / Lim Boon Seng</t>
+          <t>Ng Teck Wea / Lim Boon Seng</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>KAM YIH YING / Marcus Lim Sern Ern</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>2026-02-28 19:45</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
@@ -9279,93 +9279,93 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>mang jie han / ng sze khai</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Jay Mein  / Teh LK</t>
+          <t>Jay Mein  / Felix T</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>2026-02-28 20:15</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>Quek Tat Jian / Ng Tiat Meng</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>NG TECK WEA / Lim Boon Seng</t>
+          <t>Ng Teck Wea / Lim Boon Seng</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>2026-02-28 20:15</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
@@ -9531,93 +9531,93 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>Razin Rahim / Abdul Khalid Bin Abdul Aziz</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Jay Mein  / Teh LK</t>
+          <t>Jay Mein  / Felix T</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>2026-02-28 20:30</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>Lim Chun Hao / gavin tay</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>NG TECK WEA / Lim Boon Seng</t>
+          <t>Ng Teck Wea / Lim Boon Seng</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>2026-02-28 20:30</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
@@ -10581,51 +10581,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>chia wei soon / limyushen</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Jay Mein  / Teh LK</t>
+          <t>Jay Mein  / Felix T</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>2026-02-28 22:00</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">