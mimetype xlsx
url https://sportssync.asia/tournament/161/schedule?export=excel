--- v0 (2026-05-08)
+++ v1 (2026-06-29)
@@ -4995,51 +4995,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Chay Jia Hao / Tan Sueh Cheng</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Brian Lee Chun Hong / Foo Kit Yin</t>
+          <t>Brian Lee Chun Hong / Joyce Foo</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>2026-02-15 14:45</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
@@ -5998,51 +5998,51 @@
           <t>2026-02-15 15:30</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Brian Lee Chun Hong / Foo Kit Yin</t>
+          <t>Brian Lee Chun Hong / Joyce Foo</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>Wan ahmad Jasri / Ernie Leong Yen Lee</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>2026-02-15 15:30</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
@@ -7011,51 +7011,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>Muhd Fakhrullah bin Abdul Wahab / Zaleha binti Muhamad</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Brian Lee Chun Hong / Foo Kit Yin</t>
+          <t>Brian Lee Chun Hong / Joyce Foo</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>2026-02-15 16:15</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
@@ -7678,51 +7678,51 @@
           <t>2026-02-15 16:45</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Brian Lee Chun Hong / Foo Kit Yin</t>
+          <t>Brian Lee Chun Hong / Joyce Foo</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>IZZA O. / Ayatul Shariman</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>2026-02-15 16:45</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
@@ -8182,51 +8182,51 @@
           <t>2026-02-15 17:15</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Brian Lee Chun Hong / Foo Kit Yin</t>
+          <t>Brian Lee Chun Hong / Joyce Foo</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>yasmin sulaiman / Fauran Nawawi</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>2026-02-15 17:15</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
@@ -8392,51 +8392,51 @@
           <t>2026-02-15 17:45</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Brian Lee Chun Hong / Foo Kit Yin</t>
+          <t>Brian Lee Chun Hong / Joyce Foo</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Chia Jia Xin  / chajunhao</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>2026-02-15 18:15</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">