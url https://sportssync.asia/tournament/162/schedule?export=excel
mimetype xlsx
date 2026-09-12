--- v0 (2026-05-13)
+++ v1 (2026-09-12)
@@ -1042,51 +1042,51 @@
           <t>2026-03-07 09:15</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Ravn Teo / LOI SHAN YI</t>
+          <t>Ravn / LOI SHAN YI</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Amos / Weijie Cheah</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2026-03-07 09:15</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
@@ -1677,51 +1677,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Jason (nosajpersonlah) / Tan Kuang Han</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Ravn Teo / LOI SHAN YI</t>
+          <t>Ravn / LOI SHAN YI</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2026-03-07 09:45</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
@@ -2013,51 +2013,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Irving Tang / LEO CHIA</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Ravn Teo / LOI SHAN YI</t>
+          <t>Ravn / LOI SHAN YI</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2026-03-07 10:00</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
@@ -3142,51 +3142,51 @@
           <t>2026-03-07 11:00</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Ravn Teo / LOI SHAN YI</t>
+          <t>Ravn / LOI SHAN YI</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Samuel / Ng Yong Sheng Lucas</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>2026-03-07 11:00</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
@@ -3772,51 +3772,51 @@
           <t>2026-03-07 12:10</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Ravn Teo / LOI SHAN YI</t>
+          <t>Ravn / LOI SHAN YI</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Roger Sim / Jack Lim</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2026-03-07 12:10</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
@@ -4323,51 +4323,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Kian Seng Looi / Anh Anh Le</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Ravn Teo / LOI SHAN YI</t>
+          <t>Ravn / LOI SHAN YI</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>2026-03-07 12:50</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
@@ -4911,51 +4911,51 @@
           <t>Court 10</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>jared koh / Ivan L</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Ravn Teo / LOI SHAN YI</t>
+          <t>Ravn / LOI SHAN YI</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>2026-03-07 13:30</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
@@ -5457,51 +5457,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>GOH YEOU JIE / Darryl Wang</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Ravn Teo / LOI SHAN YI</t>
+          <t>Ravn / LOI SHAN YI</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>2026-03-07 13:50</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
@@ -9321,51 +9321,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>Yee Hou Yin / Hui Xin Tay</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Ravn Teo / Mirelle Mok</t>
+          <t>Ravn / Mirelle Mok</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>2026-03-08 09:00</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
@@ -10198,51 +10198,51 @@
           <t>2026-03-08 09:45</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Ravn Teo / Mirelle Mok</t>
+          <t>Ravn / Mirelle Mok</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>Sharmil Rizza / Ignixia Tan</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>2026-03-08 09:45</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
@@ -10791,51 +10791,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>Lim Rachel / Roger Sim</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Ravn Teo / Mirelle Mok</t>
+          <t>Ravn / Mirelle Mok</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>2026-03-08 10:15</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
@@ -11248,51 +11248,51 @@
           <t>2026-03-08 11:00</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>Ravn Teo / Mirelle Mok</t>
+          <t>Ravn / Mirelle Mok</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>Olivia Pranantoputri / LEO CHIA</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>2026-03-08 11:00</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">