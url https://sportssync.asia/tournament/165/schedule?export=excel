--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -711,51 +711,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Wong Khee Chun / Lye Jun Cheng</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Benedict Chan Sheng An / RONAN KING YUENT</t>
+          <t>Benedict Chan Sheng An / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2026-06-06 10:00</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
@@ -1294,51 +1294,51 @@
           <t>2026-06-06 10:20</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Chern yie Teh / Vincent ong York khoon</t>
+          <t>Teh Chern Yie / Vincent ong York khoon</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Sheikh ahmad faiz Ismail / Danish Iskandar b Shahril Azli</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2026-06-06 10:20</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
@@ -1714,51 +1714,51 @@
           <t>2026-06-06 10:30</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Benedict Chan Sheng An / RONAN KING YUENT</t>
+          <t>Benedict Chan Sheng An / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Lai Dixon / TAN TENG GUAN</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2026-06-06 10:30</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
@@ -1966,51 +1966,51 @@
           <t>2026-06-06 10:40</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Chern yie Teh / Vincent ong York khoon</t>
+          <t>Teh Chern Yie / Vincent ong York khoon</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN / Wong say Heng</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>2026-06-06 10:40</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
@@ -2391,51 +2391,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Brandon Fong Jay Shern / CHAN KAH JUN</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Benedict Chan Sheng An / RONAN KING YUENT</t>
+          <t>Benedict Chan Sheng An / RONAN SHIMABUKURO</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2026-06-06 10:50</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
@@ -2638,51 +2638,51 @@
           <t>2026-06-06 11:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Chern yie Teh / Vincent ong York khoon</t>
+          <t>Teh Chern Yie / Vincent ong York khoon</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Lee Cheng He  / ONG ZI QUAN</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2026-06-06 11:00</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
@@ -2974,51 +2974,51 @@
           <t>2026-06-06 11:20</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Chern yie Teh / Vincent ong York khoon</t>
+          <t>Teh Chern Yie / Vincent ong York khoon</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Syafi Hazheem Bin Kamal Effendi / Ameer Faiz bin Ramli</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>2026-06-06 11:20</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
@@ -5830,51 +5830,51 @@
           <t>2026-06-06 16:40</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>kang jin / Tan Cecilia</t>
+          <t>kang jin / Cecilia Tan</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Ravn Teo / Anna Lee</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>2026-06-06 16:40</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
@@ -6507,51 +6507,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>Benjamin Choong Myi Yang  / Lee Zi Thung</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>kang jin / Tan Cecilia</t>
+          <t>kang jin / Cecilia Tan</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>2026-06-06 17:00</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
@@ -6843,51 +6843,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t xml:space="preserve">SOONG JUN FAI / Vivian Fortunata </t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>kang jin / Tan Cecilia</t>
+          <t>kang jin / Cecilia Tan</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>2026-06-06 17:10</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
@@ -7851,51 +7851,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t xml:space="preserve">Ong Cheng Seang / Payee lim peiy yee </t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>kang jin / Tan Cecilia</t>
+          <t>kang jin / Cecilia Tan</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>2026-06-06 18:20</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
@@ -8523,51 +8523,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>Low Hong Liang  / Chong Kit Hung</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>2026-06-07 10:00</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
@@ -8775,51 +8775,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>Mohd iqbal b jaffar sidek / AHMAD SHAZNI HARIZ BIN MOHD NOOR</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>JamesLiaoManJen  / 伍宏轩</t>
+          <t>JamesLiaoManJen  / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>2026-06-07 10:10</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
@@ -9783,51 +9783,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t xml:space="preserve">FreDz Lee / Saw Sean Seng </t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>JamesLiaoManJen  / 伍宏轩</t>
+          <t>JamesLiaoManJen  / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>2026-06-07 10:40</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
@@ -9862,51 +9862,51 @@
           <t>2026-06-07 10:40</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>Zulkifli abdul halim / Mohd Shuznain B Mohd Yazid</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>2026-06-07 10:40</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
@@ -10786,51 +10786,51 @@
           <t>2026-06-07 11:10</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>JamesLiaoManJen  / 伍宏轩</t>
+          <t>JamesLiaoManJen  / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t xml:space="preserve">Yeoh Ghim Hann / Edmond Chin </t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>2026-06-07 11:10</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
@@ -11206,51 +11206,51 @@
           <t>2026-06-07 11:20</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>Alvin Martin / Daniel raj dhairianathan</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>2026-06-07 11:20</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
@@ -11458,51 +11458,51 @@
           <t>2026-06-07 11:30</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>JamesLiaoManJen  / 伍宏轩</t>
+          <t>JamesLiaoManJen  / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>Amir Asyraf Bin Abd Hamid / Muhammad Azhad Shahrir</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>2026-06-07 11:30</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
@@ -11757,51 +11757,51 @@
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
           <t>ARVIN / Brandon kiew kwang yi</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>2026-06-07 11:50</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
@@ -11925,51 +11925,51 @@
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t xml:space="preserve">Antonio Tan Chun Leong / Nicholas yeo pei khin </t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>2026-06-07 12:00</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
@@ -12214,51 +12214,51 @@
           <t>2026-06-07 12:20</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>JamesLiaoManJen  / 伍宏轩</t>
+          <t>JamesLiaoManJen  / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>YewHongSheng / Dang Mun Lok</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>2026-06-07 12:20</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
@@ -12298,51 +12298,51 @@
           <t>2026-06-07 12:20</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>Tengku Mohamad Razreen / Mohamad Zakri Bin Mohd Jali</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>2026-06-07 12:20</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
@@ -12429,93 +12429,93 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t>YHC Eric / Chan Wei Ren</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>JamesLiaoManJen  / 伍宏轩</t>
+          <t>JamesLiaoManJen  / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>2026-06-07 12:40</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
           <t>Gun Johnson / Tenson Tang</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Lim ZhiQuan / Chern yie Teh</t>
+          <t>Lim ZhiQuan / Teh Chern Yie</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>2026-06-07 12:40</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
@@ -12802,51 +12802,51 @@
           <t>2026-06-07 14:00</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>Tan Yee Sann / Beatrice Lau Le Yun</t>
+          <t>Tan Yee Sann / Beatrice</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
           <t>Poh Min Ting / Poh Min En</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>2026-06-07 14:00</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
@@ -13096,51 +13096,51 @@
           <t>2026-06-07 14:10</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>Tan Yee Sann / Beatrice Lau Le Yun</t>
+          <t>Tan Yee Sann / Beatrice</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
           <t>Lee Zi Thung / CELESTIE CHAN shiao ching</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>2026-06-07 14:10</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
@@ -13726,51 +13726,51 @@
           <t>2026-06-07 14:30</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>Tan Yee Sann / Beatrice Lau Le Yun</t>
+          <t>Tan Yee Sann / Beatrice</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
           <t>Chong Yi Thong / Alicia</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
           <t>2026-06-07 14:30</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
@@ -14104,51 +14104,51 @@
           <t>2026-06-07 14:40</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>Tan Yee Sann / Beatrice Lau Le Yun</t>
+          <t>Tan Yee Sann / Beatrice</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
           <t>Hoo Hiew Thong / Thang Sue Ting</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>2026-06-07 14:40</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
@@ -14650,51 +14650,51 @@
           <t>2026-06-07 15:00</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>Tan Yee Sann / Beatrice Lau Le Yun</t>
+          <t>Tan Yee Sann / Beatrice</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
           <t xml:space="preserve">Hiew Fei Sim / Beetho Teh </t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>2026-06-07 15:00</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">