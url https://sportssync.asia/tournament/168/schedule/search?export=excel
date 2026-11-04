--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -1131,51 +1131,51 @@
           <t>Court E</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Vincent Ng Chee Wai / Brandon Koh Hong Jen</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYDEN / PURNACHANDRAN S SHANMUGAGANATHAN</t>
+          <t>JAYDEN / PURNACHANDRAN S SHANMUGAGANATHAN</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2026-04-11 08:45</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court F</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
@@ -2139,51 +2139,51 @@
           <t>Court E</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Chew Chee Aun / Lim Wen Jie</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYDEN / PURNACHANDRAN S SHANMUGAGANATHAN</t>
+          <t>JAYDEN / PURNACHANDRAN S SHANMUGAGANATHAN</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>2026-04-11 09:30</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court F</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
@@ -3142,51 +3142,51 @@
           <t>2026-04-11 10:15</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYDEN / PURNACHANDRAN S SHANMUGAGANATHAN</t>
+          <t>JAYDEN / PURNACHANDRAN S SHANMUGAGANATHAN</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>IBRAHIM IDHAM BIN KHALIB / NURUL HAKIM BIN AHMAD SANI</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>2026-04-11 10:15</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court F</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
@@ -3814,51 +3814,51 @@
           <t>2026-04-11 10:45</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYDEN / PURNACHANDRAN S SHANMUGAGANATHAN</t>
+          <t>JAYDEN / PURNACHANDRAN S SHANMUGAGANATHAN</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>ooi zhong qing / Loo Yi Zhang</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>2026-04-11 10:45</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court F</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
@@ -4108,51 +4108,51 @@
           <t>2026-04-11 11:00</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYDEN / PURNACHANDRAN S SHANMUGAGANATHAN</t>
+          <t>JAYDEN / PURNACHANDRAN S SHANMUGAGANATHAN</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t xml:space="preserve">Charles Chin / Chong ser keong </t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>2026-04-11 11:00</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
@@ -4239,51 +4239,51 @@
           <t>Court A</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Yun Wei Hao / LIM CHIA YUN</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYDEN / PURNACHANDRAN S SHANMUGAGANATHAN</t>
+          <t>JAYDEN / PURNACHANDRAN S SHANMUGAGANATHAN</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>2026-04-11 11:15</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
@@ -4402,51 +4402,51 @@
           <t>2026-04-11 11:30</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYDEN / PURNACHANDRAN S SHANMUGAGANATHAN</t>
+          <t>JAYDEN / PURNACHANDRAN S SHANMUGAGANATHAN</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Nur Affzan / Spencer Tee</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>2026-04-11 11:30</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
@@ -4486,51 +4486,51 @@
           <t>2026-04-11 11:45</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYDEN / PURNACHANDRAN S SHANMUGAGANATHAN</t>
+          <t>JAYDEN / PURNACHANDRAN S SHANMUGAGANATHAN</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Goh Hong Xuan / Lee Yee Jat</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>2026-04-11 11:45</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
@@ -4701,51 +4701,51 @@
           <t>Court B</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Ow Jia Xin / Quek Choo Teck</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Zit yan Hang / Lynette</t>
+          <t>Hang zit yan / Lynn Er</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>2026-04-11 14:00</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
@@ -5373,51 +5373,51 @@
           <t>Court B</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Hillary / PURNACHANDRAN S SHANMUGAGANATHAN</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Zit yan Hang / Lynette</t>
+          <t>Hang zit yan / Lynn Er</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2026-04-11 14:30</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
@@ -6376,51 +6376,51 @@
           <t>2026-04-11 15:15</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Zit yan Hang / Lynette</t>
+          <t>Hang zit yan / Lynn Er</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Tan Aven / Yun Wei Hao</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>2026-04-11 15:15</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
@@ -7725,51 +7725,51 @@
           <t>Court B</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t xml:space="preserve">Mei Shigehira / Toshimitsu Shigehira </t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Zit yan Hang / Lynette</t>
+          <t>Hang zit yan / Lynn Er</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>2026-04-11 16:15</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
@@ -8649,88 +8649,88 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>Tan Mun Kuan  / Khoo Ai Lin</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t xml:space="preserve">Koey Law Choon Ying / Ang May Jing </t>
+          <t xml:space="preserve">Koey  / Ang May Jing </t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>2026-04-11 19:00</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>Sydney Chin Sy Xuan / Teo Shing Ying</t>
+          <t>Sydney Chin Sy Xuan / SHING YING TEO</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>Lim Ker Qing / Goh Sher Ling</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>2026-04-11 19:00</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
@@ -9358,51 +9358,51 @@
           <t>2026-04-11 19:30</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>Sydney Chin Sy Xuan / Teo Shing Ying</t>
+          <t>Sydney Chin Sy Xuan / SHING YING TEO</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t xml:space="preserve">Shuk Chuen  / Michelle Soh Ker Sing </t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>2026-04-11 19:30</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
@@ -9652,51 +9652,51 @@
           <t>2026-04-11 19:45</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t xml:space="preserve">Koey Law Choon Ying / Ang May Jing </t>
+          <t xml:space="preserve">Koey  / Ang May Jing </t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>Zoe Lim / Jyin Poh</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>2026-04-11 19:45</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
@@ -10030,51 +10030,51 @@
           <t>2026-04-11 20:00</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>Sydney Chin Sy Xuan / Teo Shing Ying</t>
+          <t>Sydney Chin Sy Xuan / SHING YING TEO</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>Amira Sabri / Nurien Farisya</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>2026-04-11 20:00</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
@@ -10329,51 +10329,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>YEE I-XIN / Lois Low Qi</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t xml:space="preserve">Koey Law Choon Ying / Ang May Jing </t>
+          <t xml:space="preserve">Koey  / Ang May Jing </t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>2026-04-11 20:15</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
@@ -11836,51 +11836,51 @@
           <t>2026-04-12 08:45</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / SOONG JUN FAI</t>
+          <t>PHUNG LI HANG / JunFai S</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>XK / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>2026-04-12 08:45</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
@@ -12471,51 +12471,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
           <t>Loo Yi Zhang / Hng Zhuang Sheng</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / SOONG JUN FAI</t>
+          <t>PHUNG LI HANG / JunFai S</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>2026-04-12 09:15</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
@@ -12765,51 +12765,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
           <t>Wong Khee Chun / RONAN KING</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / SOONG JUN FAI</t>
+          <t>PHUNG LI HANG / JunFai S</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>2026-04-12 09:30</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
@@ -13395,51 +13395,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
           <t>David Low / Chua Kai Xuan</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / SOONG JUN FAI</t>
+          <t>PHUNG LI HANG / JunFai S</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>2026-04-12 10:00</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
@@ -13647,88 +13647,88 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
           <t xml:space="preserve">Ryan Foo / Oswald Chok </t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / SOONG JUN FAI</t>
+          <t>PHUNG LI HANG / JunFai S</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>2026-04-12 10:30</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / SOONG JUN FAI</t>
+          <t>PHUNG LI HANG / JunFai S</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
           <t>MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN / Wong say Heng</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>2026-04-12 10:30</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
@@ -13810,51 +13810,51 @@
           <t>2026-04-12 10:45</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>PHUNG LI HANG / SOONG JUN FAI</t>
+          <t>PHUNG LI HANG / JunFai S</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
           <t>Gun Johnson / Tenson Tang</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>2026-04-12 14:00</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
@@ -14067,51 +14067,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
           <t>Voon Suwen / Benedict Chan Sheng An</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>[Leapmotor] Chuah Pei Ling / [Leapmotor] Cheong Man Kin</t>
+          <t>Chuah Pei Ling / Cheong Man Kin</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>2026-04-12 14:00</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
@@ -15070,51 +15070,51 @@
           <t>2026-04-12 14:45</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>[Leapmotor] Chuah Pei Ling / [Leapmotor] Cheong Man Kin</t>
+          <t>Chuah Pei Ling / Cheong Man Kin</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
           <t>Siow Yong Xin / RONAN KING</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
           <t>2026-04-12 14:45</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
@@ -15747,51 +15747,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t xml:space="preserve">chajunhao / Chia Jia Xin </t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>[Leapmotor] Chuah Pei Ling / [Leapmotor] Cheong Man Kin</t>
+          <t>Chuah Pei Ling / Cheong Man Kin</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
           <t>2026-04-12 15:15</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
@@ -16083,51 +16083,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
           <t>Foo CY / Faustina Su Kwong Ai</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>[Leapmotor] Chuah Pei Ling / [Leapmotor] Cheong Man Kin</t>
+          <t>Chuah Pei Ling / Cheong Man Kin</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
           <t>2026-04-12 15:30</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
@@ -16750,51 +16750,51 @@
           <t>2026-04-12 19:00</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>Riho Yamada / Tharra Fasya binti Ahmad Zabidi</t>
+          <t xml:space="preserve">Riho Yamada / Tharra Fasya </t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
           <t>LOW LAY LING / chong shin yi</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
           <t>2026-04-12 19:00</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
@@ -17128,51 +17128,51 @@
           <t>2026-04-12 19:15</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>Riho Yamada / Tharra Fasya binti Ahmad Zabidi</t>
+          <t xml:space="preserve">Riho Yamada / Tharra Fasya </t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
           <t>Tam Siew Fun / Xiao Ye</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
           <t>2026-04-12 19:15</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>Court F</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
@@ -17758,51 +17758,51 @@
           <t>2026-04-12 19:45</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>Riho Yamada / Tharra Fasya binti Ahmad Zabidi</t>
+          <t xml:space="preserve">Riho Yamada / Tharra Fasya </t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
           <t>PUTERI NAJIA / Ng Ee Lynn</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
           <t>2026-04-12 19:45</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
@@ -18136,51 +18136,51 @@
           <t>2026-04-12 20:00</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>Riho Yamada / Tharra Fasya binti Ahmad Zabidi</t>
+          <t xml:space="preserve">Riho Yamada / Tharra Fasya </t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
           <t>Faustina Su Kwong Ai / Lee Xin Ni</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
           <t>2026-04-12 20:00</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>Court F</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
@@ -18766,51 +18766,51 @@
           <t>2026-04-12 20:30</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>Riho Yamada / Tharra Fasya binti Ahmad Zabidi</t>
+          <t xml:space="preserve">Riho Yamada / Tharra Fasya </t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
           <t>Laurel Yong Loong Er / Alaynna</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
           <t>2026-04-12 20:30</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>Court E</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
@@ -19060,51 +19060,51 @@
           <t>2026-04-12 21:15</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>Riho Yamada / Tharra Fasya binti Ahmad Zabidi</t>
+          <t xml:space="preserve">Riho Yamada / Tharra Fasya </t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
           <t>BaoBao / Joey Cheng</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
           <t>2026-04-12 21:15</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">