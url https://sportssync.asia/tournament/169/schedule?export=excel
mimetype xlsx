--- v0 (2026-06-01)
+++ v1 (2026-07-28)
@@ -3063,51 +3063,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>CHEN CHER YEAN / SOH WEE KEONG</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / Vincent Lim Chen Yi</t>
+          <t>Nicholas / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2026-03-28 13:00</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
@@ -3184,93 +3184,93 @@
           <t>2026-03-28 13:00</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Chester Lim VQ / James Tak Nei Thang</t>
+          <t xml:space="preserve"> VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Chein Yao / Yonq Hoe</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2026-03-28 13:00</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Teh LK / Chai Chee Yen</t>
+          <t>LKTeh  / Chai Chee Yen</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Jarvis Tang / YEOH CHYUAN ZHEN</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2026-03-28 13:00</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
@@ -3520,51 +3520,51 @@
           <t>2026-03-28 13:15</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / [Leapmotor] Jin</t>
+          <t>[Leapmotor] Benj Lim / [Leapmotor] Jin</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>YHC Eric / Wong Choon Mun</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2026-03-28 13:15</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
@@ -3730,51 +3730,51 @@
           <t>2026-03-28 13:15</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>ED WYNN ONG CHEA LEANG / Ooi Ken Ming Alwin</t>
+          <t>ED WYNN ONG  / Ooi Ken Ming Alwin</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t xml:space="preserve">Teh Thong Yen / Chong Tzeh Lee </t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2026-03-28 13:15</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
@@ -3987,51 +3987,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Elcent Teh / Solomon Lee ern yew</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / Vincent Lim Chen Yi</t>
+          <t>Nicholas / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>2026-03-28 13:30</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
@@ -4108,93 +4108,93 @@
           <t>2026-03-28 13:30</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Chester Lim VQ / James Tak Nei Thang</t>
+          <t xml:space="preserve"> VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Tan Jun-Hong / San San</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>2026-03-28 13:30</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Teh LK / Chai Chee Yen</t>
+          <t>LKTeh  / Chai Chee Yen</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Ken Cheong / KUAH SOON THERN</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>2026-03-28 13:30</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
@@ -4449,51 +4449,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>CHEN CHER YEAN / SOH WEE KEONG</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / [Leapmotor] Jin</t>
+          <t>[Leapmotor] Benj Lim / [Leapmotor] Jin</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>2026-03-28 13:45</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
@@ -4659,51 +4659,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>EthanChei / tin khai yau</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>ED WYNN ONG CHEA LEANG / Ooi Ken Ming Alwin</t>
+          <t>ED WYNN ONG  / Ooi Ken Ming Alwin</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>2026-03-28 13:45</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
@@ -5032,140 +5032,140 @@
           <t>2026-03-28 14:00</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Chester Lim VQ / James Tak Nei Thang</t>
+          <t xml:space="preserve"> VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Daniel Lee Kuan Liang / Barry Lee</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>2026-03-28 14:00</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Teh LK / Chai Chee Yen</t>
+          <t>LKTeh  / Chai Chee Yen</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>HONG CHENG YUE / Mooi Chee Leong</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>2026-03-28 14:00</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>Saw Sean Seng  / Lim see hui</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>ED WYNN ONG CHEA LEANG / Ooi Ken Ming Alwin</t>
+          <t>ED WYNN ONG  / Ooi Ken Ming Alwin</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>2026-03-28 14:00</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
@@ -5368,56 +5368,56 @@
           <t>2026-03-28 14:15</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / Vincent Lim Chen Yi</t>
+          <t>Nicholas / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / [Leapmotor] Jin</t>
+          <t>[Leapmotor] Benj Lim / [Leapmotor] Jin</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2026-03-28 14:15</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
@@ -5835,51 +5835,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>Elcent Teh / Solomon Lee ern yew</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / [Leapmotor] Jin</t>
+          <t>[Leapmotor] Benj Lim / [Leapmotor] Jin</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>2026-03-28 14:30</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
@@ -6465,51 +6465,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>YHC Eric / Wong Choon Mun</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Nicholas Bay Yaik Nien / Vincent Lim Chen Yi</t>
+          <t>Nicholas / Vincent Lim Chen Yi</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>2026-03-28 15:15</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
@@ -6675,51 +6675,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>Saw Sean Seng  / Lim see hui</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Chester Lim VQ / James Tak Nei Thang</t>
+          <t xml:space="preserve"> VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>2026-03-28 15:30</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
@@ -6801,51 +6801,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>chuong nguyen / Quan Nguyen</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Benjamin Lim Joon Liang / [Leapmotor] Jin</t>
+          <t>[Leapmotor] Benj Lim / [Leapmotor] Jin</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>2026-03-28 15:30</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
@@ -6927,51 +6927,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>chuong nguyen / Quan Nguyen</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Chester Lim VQ / James Tak Nei Thang</t>
+          <t xml:space="preserve"> VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>2026-03-28 15:45</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
@@ -7636,51 +7636,51 @@
           <t>2026-03-29 09:15</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>JU BRIGHT / lee kim wai</t>
+          <t>[AJAK x PIQ] Ju Bright / lee kim wai</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Oswald Chok  / Kong Li-Ann</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>2026-03-29 09:30</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
@@ -7977,51 +7977,51 @@
           <t>Court 11</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>Mohd Arif Irfan / Tracy Te</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>JU BRIGHT / lee kim wai</t>
+          <t>[AJAK x PIQ] Ju Bright / lee kim wai</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>2026-03-29 10:00</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
@@ -8145,51 +8145,51 @@
           <t>Court 11</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t xml:space="preserve">Voon Suwen / Law Wei Siang </t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>JU BRIGHT / lee kim wai</t>
+          <t>[AJAK x PIQ] Ju Bright / lee kim wai</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>2026-03-29 10:15</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
@@ -8476,51 +8476,51 @@
           <t>2026-03-29 10:45</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>JU BRIGHT / lee kim wai</t>
+          <t>[AJAK x PIQ] Ju Bright / lee kim wai</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>Rahimie Affandie Roslan / Michelle Low Wei Yee</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>2026-03-29 11:15</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
@@ -8565,93 +8565,93 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>Pauline Ng Jia Hui / Choo Meng Tat</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>JU BRIGHT / lee kim wai</t>
+          <t>[AJAK x PIQ] Ju Bright / lee kim wai</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>2026-03-29 12:00</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>Syed azahar Syed naguib / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>JU BRIGHT / lee kim wai</t>
+          <t>[AJAK x PIQ] Ju Bright / lee kim wai</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>2026-03-29 12:00</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">