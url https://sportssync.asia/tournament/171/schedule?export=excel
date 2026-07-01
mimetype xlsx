--- v0 (2026-05-13)
+++ v1 (2026-07-01)
@@ -538,51 +538,51 @@
           <t>2026-03-06 20:00</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>kerk jie yi / Arvin Arul Thevar</t>
+          <t>kerk jie yi / ARVIN</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Lai Joon Li / Pei Shan See</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2026-03-06 20:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
@@ -916,51 +916,51 @@
           <t>2026-03-06 20:10</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tey Wee Tiong / Chum Mun Ching </t>
+          <t xml:space="preserve">Roy Tey / Chum Mun Ching </t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Koey Law Choon Ying / LEE WEN SIANG</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2026-03-06 20:15</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
@@ -1168,51 +1168,51 @@
           <t>2026-03-06 20:20</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>kerk jie yi / Arvin Arul Thevar</t>
+          <t>kerk jie yi / ARVIN</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Ong Kai Wen  / Mook sook mein</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2026-03-06 20:20</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
@@ -1341,51 +1341,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>CHAN ZHAO YEN / TAN PEI WAN</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tey Wee Tiong / Chum Mun Ching </t>
+          <t xml:space="preserve">Roy Tey / Chum Mun Ching </t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2026-03-06 20:30</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
@@ -1551,51 +1551,51 @@
           <t>Court D</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Yilian Cheong / Toh Jen Shen</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tey Wee Tiong / Chum Mun Ching </t>
+          <t xml:space="preserve">Roy Tey / Chum Mun Ching </t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>2026-03-06 20:40</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
@@ -1924,56 +1924,56 @@
           <t>2026-03-06 20:45</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Wong Ngan Foong / 芝有沙</t>
+          <t>Clayton Wong / Arisa Shiba</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Lau Yean Kui / [TPV] Jayne Khoo</t>
+          <t>Lau Yean Kui / Jayne Khoo</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>2026-03-06 20:45</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
@@ -2013,51 +2013,51 @@
           <t>Court A</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Sebastien wong yong heng / Lim Sue Yen</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>kerk jie yi / Arvin Arul Thevar</t>
+          <t>kerk jie yi / ARVIN</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2026-03-06 20:50</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
@@ -2097,93 +2097,93 @@
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t xml:space="preserve">Aaron Tay Kai Jit / Ho Pei Le </t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Lau Yean Kui / [TPV] Jayne Khoo</t>
+          <t>Lau Yean Kui / Jayne Khoo</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>2026-03-06 20:50</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>WONG KOK HOONG  / si yan chan</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Wong Ngan Foong / 芝有沙</t>
+          <t>Clayton Wong / Arisa Shiba</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>2026-03-06 20:50</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
@@ -2223,51 +2223,51 @@
           <t>Court A</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Justin Ham / Lynn</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>kerk jie yi / Arvin Arul Thevar</t>
+          <t>kerk jie yi / ARVIN</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2026-03-06 21:00</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
@@ -2307,88 +2307,88 @@
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t xml:space="preserve">Aaron Tay Kai Jit / Ho Pei Le </t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Wong Ngan Foong / 芝有沙</t>
+          <t>Clayton Wong / Arisa Shiba</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2026-03-06 21:00</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Lau Yean Kui / [TPV] Jayne Khoo</t>
+          <t>Lau Yean Kui / Jayne Khoo</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>WONG KOK HOONG  / si yan chan</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2026-03-06 21:00</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
@@ -2722,93 +2722,93 @@
           <t>2026-03-06 22:00</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>kerk jie yi / Arvin Arul Thevar</t>
+          <t>kerk jie yi / ARVIN</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Eng Xia Sin / CHEW WAI MENG</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>2026-03-06 22:00</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Wong Ngan Foong / 芝有沙</t>
+          <t>Clayton Wong / Arisa Shiba</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Jeffrey Vincent / Lai Ying Ngah</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>2026-03-06 22:00</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
@@ -2848,51 +2848,51 @@
           <t>2026-03-06 22:00</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tey Wee Tiong / Chum Mun Ching </t>
+          <t xml:space="preserve">Roy Tey / Chum Mun Ching </t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Yap Kai Lin  / John Mah</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2026-03-06 22:00</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
@@ -2979,51 +2979,51 @@
           <t>Court C</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Ho Kin Fai / Emily Lim</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Lau Yean Kui / [TPV] Jayne Khoo</t>
+          <t>Lau Yean Kui / Jayne Khoo</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>2026-03-06 22:10</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
@@ -3058,98 +3058,98 @@
           <t>2026-03-06 22:30</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court A</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>kerk jie yi / Arvin Arul Thevar</t>
+          <t>kerk jie yi / ARVIN</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Wong Ngan Foong / 芝有沙</t>
+          <t>Clayton Wong / Arisa Shiba</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2026-03-06 22:30</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Joel Low / Monica Lee</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tey Wee Tiong / Chum Mun Ching </t>
+          <t xml:space="preserve">Roy Tey / Chum Mun Ching </t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>2026-03-06 22:30</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
@@ -3184,93 +3184,93 @@
           <t>2026-03-06 22:30</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court D</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Lau Yean Kui / [TPV] Jayne Khoo</t>
+          <t>Lau Yean Kui / Jayne Khoo</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Lee Ho Wai / Khor Jia Chun</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2026-03-06 22:50</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Wong Ngan Foong / 芝有沙</t>
+          <t>Clayton Wong / Arisa Shiba</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Joel Low / Monica Lee</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2026-03-06 22:50</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
@@ -3310,51 +3310,51 @@
           <t>2026-03-06 23:10</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Wong Ngan Foong / 芝有沙</t>
+          <t>Clayton Wong / Arisa Shiba</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Lee Ho Wai / Khor Jia Chun</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2026-03-06 23:10</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court C</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">