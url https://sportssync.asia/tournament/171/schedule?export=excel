--- v1 (2026-07-01)
+++ v2 (2026-09-10)
@@ -585,51 +585,51 @@
           <t>Court B</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Teh Wai Kiat / Yap Yu Xin</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Carson Chew Jia Sheng / Yah Ling</t>
+          <t>Carson Chew / Yah Ling</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2026-03-06 20:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
@@ -1210,51 +1210,51 @@
           <t>2026-03-06 20:20</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court B</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Carson Chew Jia Sheng / Yah Ling</t>
+          <t>Carson Chew / Yah Ling</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Ho Kin Fai / Emily Lim</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>2026-03-06 20:20</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
@@ -1635,51 +1635,51 @@
           <t>Court B</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Jeffrey Vincent / Lai Ying Ngah</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Carson Chew Jia Sheng / Yah Ling</t>
+          <t>Carson Chew / Yah Ling</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>2026-03-06 20:40</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court VIP</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">