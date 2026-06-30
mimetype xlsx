--- v0 (2026-05-06)
+++ v1 (2026-06-30)
@@ -4575,51 +4575,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Sim Han Wei / Ashley Khor Wey-Ern</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / XK</t>
+          <t>Cindy Koh / XK</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>2026-03-29 14:00</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
@@ -5247,51 +5247,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Daniel Daud / Eeza Zainal</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / XK</t>
+          <t>Cindy Koh / XK</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2026-03-29 14:30</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
@@ -6250,51 +6250,51 @@
           <t>2026-03-29 15:15</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / XK</t>
+          <t>Cindy Koh / XK</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>Hafiz Bin Roslan / Nik azreen zulaikha Bt nik azhar</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>2026-03-29 15:15</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
@@ -7599,51 +7599,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>Chow mee leng  / JsLai</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Koh Mei Xin / XK</t>
+          <t>Cindy Koh / XK</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>2026-03-29 16:15</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">