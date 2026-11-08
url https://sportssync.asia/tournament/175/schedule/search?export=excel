--- v0 (2026-09-23)
+++ v1 (2026-11-08)
@@ -664,51 +664,51 @@
           <t>2026-04-11 09:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>[Leapmotor] Cheong Man Kin / Lim Dickson</t>
+          <t>Cheong Man Kin / Lim Dickson</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t xml:space="preserve">Cheung kwong hoong / Tan Aun Wei </t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2026-04-11 09:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
@@ -1168,51 +1168,51 @@
           <t>2026-04-11 09:30</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>[Leapmotor] Cheong Man Kin / Lim Dickson</t>
+          <t>Cheong Man Kin / Lim Dickson</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Tan Kae Boon / Yong Jing Ren</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2026-04-11 09:30</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
@@ -1672,51 +1672,51 @@
           <t>2026-04-11 10:00</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>[Leapmotor] Cheong Man Kin / Lim Dickson</t>
+          <t>Cheong Man Kin / Lim Dickson</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>ritchie yap / BRANDON ONG GHEE TEIK</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2026-04-11 10:00</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
@@ -3772,51 +3772,51 @@
           <t>2026-04-11 12:15</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>[Leapmotor] Cheong Man Kin / Lim Dickson</t>
+          <t>Cheong Man Kin / Lim Dickson</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Low Han Yong / Tan Yow Seng</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2026-04-11 12:15</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
@@ -4239,51 +4239,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t xml:space="preserve">Foo CY / Kim Yong </t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>[Leapmotor] Cheong Man Kin / Lim Dickson</t>
+          <t>Cheong Man Kin / Lim Dickson</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>2026-04-11 13:00</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
@@ -4822,51 +4822,51 @@
           <t>2026-04-11 16:00</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Seow GY / Yew Xin Tung</t>
+          <t>Marcus Seow / Yew Xin Tung</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Dang Mun Lok / Alicia</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>2026-04-11 16:00</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
@@ -4990,51 +4990,51 @@
           <t>2026-04-11 16:15</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Alice Loo Lian Qi / [LEAPMOTOR] ANBA</t>
+          <t>Alice Loo Lian Qi /  ANBA</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Yu Hang / XK</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>2026-04-11 16:15</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
@@ -5242,51 +5242,51 @@
           <t>2026-04-11 16:30</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Seow GY / Yew Xin Tung</t>
+          <t>Marcus Seow / Yew Xin Tung</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>PUTERI NAJIA / Aiman Hafiy Bin Mohd Shukri</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2026-04-11 16:30</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
@@ -5415,51 +5415,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Choong Zhen Han / Lau Chun Hui</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Alice Loo Lian Qi / [LEAPMOTOR] ANBA</t>
+          <t>Alice Loo Lian Qi /  ANBA</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>2026-04-11 16:45</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
@@ -5625,88 +5625,88 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Aqilah binti Mohamed Suhaimi / Mohd.Hamizan bin Mohd.Safaia</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Alice Loo Lian Qi / [LEAPMOTOR] ANBA</t>
+          <t>Alice Loo Lian Qi /  ANBA</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>2026-04-11 17:00</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Seow GY / Yew Xin Tung</t>
+          <t>Marcus Seow / Yew Xin Tung</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t xml:space="preserve">WEE KAI SIANG / Vivian Fortunata </t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>2026-04-11 17:00</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
@@ -7641,51 +7641,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Thomas yap / Esther Tan</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Seow GY / Yew Xin Tung</t>
+          <t>Marcus Seow / Yew Xin Tung</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>2026-04-11 19:30</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
@@ -8014,51 +8014,51 @@
           <t>2026-04-11 20:00</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Alice Loo Lian Qi / [LEAPMOTOR] ANBA</t>
+          <t>Alice Loo Lian Qi /  ANBA</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>Alexander Lye Thim Loong / Yap Wei Ing</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>2026-04-11 20:00</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
@@ -8266,51 +8266,51 @@
           <t>2026-04-11 20:15</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Alice Loo Lian Qi / [LEAPMOTOR] ANBA</t>
+          <t>Alice Loo Lian Qi /  ANBA</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Thomas yap / Esther Tan</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>2026-04-11 20:15</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
@@ -8392,98 +8392,98 @@
           <t>2026-04-11 20:30</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Alice Loo Lian Qi / [LEAPMOTOR] ANBA</t>
+          <t>Alice Loo Lian Qi /  ANBA</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Benjamin Choong Myi Yang  / Zoee Low</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>2026-04-11 21:00</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>Robert Bruce Jalleh / Angelica Wong Shuk Ting</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Alice Loo Lian Qi / [LEAPMOTOR] ANBA</t>
+          <t>Alice Loo Lian Qi /  ANBA</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>2026-04-11 21:00</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">