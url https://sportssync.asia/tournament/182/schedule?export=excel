--- v0 (2026-05-09)
+++ v1 (2026-06-29)
@@ -664,51 +664,51 @@
           <t>2026-04-25 09:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Tan Boon Shen</t>
+          <t>Shaine Mui / Tan Boon Shen</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Wong Wee Shin / Thee jing yi</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2026-04-25 09:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
@@ -1047,51 +1047,51 @@
           <t>Court 11</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Chea Liang Sean / Jacqueline Lau Pei Xuan</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Wong Guo Rui / LIM ZE YIN</t>
+          <t>Wong Guo Rui / Lim Ze Yin</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2026-04-25 09:15</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
@@ -1336,98 +1336,98 @@
           <t>2026-04-25 09:30</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Tan Boon Shen</t>
+          <t>Shaine Mui / Tan Boon Shen</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>mang jie han / NUR AQILAH TAN BINTI ABDULLAH</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2026-04-25 09:30</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">SENG SIONG CHEN / Tee Soo Ling </t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Wong Guo Rui / LIM ZE YIN</t>
+          <t>Wong Guo Rui / Lim Ze Yin</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>2026-04-25 09:30</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
@@ -1630,51 +1630,51 @@
           <t>2026-04-25 09:45</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Tan Boon Shen</t>
+          <t>Shaine Mui / Tan Boon Shen</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>LOKE JIA WEN  / Peng Jia Kang</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>2026-04-25 09:45</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
@@ -1756,51 +1756,51 @@
           <t>2026-04-25 09:45</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Wong Guo Rui / LIM ZE YIN</t>
+          <t>Wong Guo Rui / Lim Ze Yin</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Tan Ji Eng / 宁浚翔</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>2026-04-25 09:45</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court 13</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
@@ -2176,51 +2176,51 @@
           <t>2026-04-25 10:30</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Tan Boon Shen</t>
+          <t>Shaine Mui / Tan Boon Shen</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Kah Chen Yean / Samuel Lee</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2026-04-25 10:30</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court 11</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
@@ -2433,51 +2433,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Tey Ying Hwee / LOI SHAN YI</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Tan Boon Shen</t>
+          <t>Shaine Mui / Tan Boon Shen</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>2026-04-25 11:00</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
@@ -2559,51 +2559,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Ravn Teo / Olivia Pranantoputri</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Tan Boon Shen</t>
+          <t>Shaine Mui / Tan Boon Shen</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>2026-04-25 11:30</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
@@ -2638,51 +2638,51 @@
           <t>2026-04-25 12:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Mui Yee Xuan / Tan Boon Shen</t>
+          <t>Shaine Mui / Tan Boon Shen</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Joey Cheng / Alexander Yip Jern How</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2026-04-25 12:00</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">