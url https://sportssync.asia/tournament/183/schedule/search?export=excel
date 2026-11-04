--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -4444,51 +4444,51 @@
           <t>2026-04-25 16:13</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / aaron aziz</t>
+          <t>Hazly Yusof  / aaron aziz</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Khoo Leong Huang  / HO WEI TUCK</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>2026-04-25 16:13</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court VIP 3</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
@@ -4785,51 +4785,51 @@
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>Dickson Low / Paul Phor</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / aaron aziz</t>
+          <t>Hazly Yusof  / aaron aziz</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>2026-04-25 16:39</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court VIP 3</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
@@ -5289,51 +5289,51 @@
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Mozen A Panah  / Erasmus Dry</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / aaron aziz</t>
+          <t>Hazly Yusof  / aaron aziz</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>2026-04-25 17:18</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court VIP 3</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
@@ -6003,51 +6003,51 @@
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>Nik Ahmad Faiz Nik Abdullah / Norihiko Hashimoto</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / aaron aziz</t>
+          <t>Hazly Yusof  / aaron aziz</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>2026-04-25 18:10</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Court VIP 3</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
@@ -6376,51 +6376,51 @@
           <t>2026-04-25 18:36</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Court VIP 2</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / aaron aziz</t>
+          <t>Hazly Yusof  / aaron aziz</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Shergar Reza  / Faris Fakri</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>2026-04-25 18:36</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court VIP 4</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
@@ -7048,51 +7048,51 @@
           <t>2026-04-25 20:43</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court VIP 4</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effy Mohamad</t>
+          <t>Hazly Yusof  / Effy Mohamad</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>Shergar Reza  / Regina Sarah Ross</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>2026-04-25 20:56</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
@@ -7179,51 +7179,51 @@
           <t>Court VIP 4</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Hwang Yoong Li Melina / Erasmus Dry</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effy Mohamad</t>
+          <t>Hazly Yusof  / Effy Mohamad</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>2026-04-25 21:09</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
@@ -7641,51 +7641,51 @@
           <t>Court VIP 4</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>TI LIEN KUNG / SUSAN LEE</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Mohd Hazly Bin Mohd Yusof Senusi / Effy Mohamad</t>
+          <t>Hazly Yusof  / Effy Mohamad</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>2026-04-25 21:48</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
@@ -7972,51 +7972,51 @@
           <t>2026-04-26 08:00</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Court VIP 4</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Thong Chan Wan / Mohd Hazly Bin Mohd Yusof Senusi</t>
+          <t xml:space="preserve">Thong Chan Wan / Hazly Yusof </t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Lee Boon Fei  / Frederick Lam Pak Leng</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>2026-04-26 08:13</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
@@ -8644,51 +8644,51 @@
           <t>2026-04-26 08:52</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Court VIP 4</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Thong Chan Wan / Mohd Hazly Bin Mohd Yusof Senusi</t>
+          <t xml:space="preserve">Thong Chan Wan / Hazly Yusof </t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>Seow GY / Alexander Lye Thim Loong</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>2026-04-26 09:05</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
@@ -8980,51 +8980,51 @@
           <t>2026-04-26 09:18</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Court VIP 4</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>Thong Chan Wan / Mohd Hazly Bin Mohd Yusof Senusi</t>
+          <t xml:space="preserve">Thong Chan Wan / Hazly Yusof </t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>Chong Han Liang / Wong Siu Hung John</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>2026-04-26 09:31</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
@@ -9484,51 +9484,51 @@
           <t>2026-04-26 09:57</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court VIP 4</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Thong Chan Wan / Mohd Hazly Bin Mohd Yusof Senusi</t>
+          <t xml:space="preserve">Thong Chan Wan / Hazly Yusof </t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t xml:space="preserve">Chin Jun Fwu / Ong Siew Hock </t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>2026-04-26 10:10</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
@@ -10156,51 +10156,51 @@
           <t>2026-04-26 10:49</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Court VIP 4</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>Thong Chan Wan / Mohd Hazly Bin Mohd Yusof Senusi</t>
+          <t xml:space="preserve">Thong Chan Wan / Hazly Yusof </t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>Emeel Rizal Bin Mohd Nordin / Ahmad Sallehuddin Othman</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>2026-04-26 11:02</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Court VIP 1</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">