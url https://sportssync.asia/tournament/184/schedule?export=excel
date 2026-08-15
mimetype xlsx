--- v0 (2026-05-08)
+++ v1 (2026-08-15)
@@ -669,51 +669,51 @@
           <t>Court S12</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>aiman razak / AHMAD HAIRI BIN JUMARI</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Fakhrul Asyran / Ahmad Idham</t>
+          <t>Fakhrul Asyran / Encik Kamil</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2026-03-13 22:15</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court S13</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
@@ -2176,51 +2176,51 @@
           <t>2026-03-13 23:15</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Court S12</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Fakhrul Asyran / Ahmad Idham</t>
+          <t>Fakhrul Asyran / Encik Kamil</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Fauzan Norazman / Sayyid Hassmoro</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2026-03-13 23:15</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court S13</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
@@ -3231,51 +3231,51 @@
           <t>Court T2</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>FAIZ RAHIM / Ammar Hidayat</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Fakhrul Asyran / Ahmad Idham</t>
+          <t>Fakhrul Asyran / Encik Kamil</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2026-03-14 00:00</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court T3</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">