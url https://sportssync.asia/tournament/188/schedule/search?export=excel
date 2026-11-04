--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -790,51 +790,51 @@
           <t>2026-04-25 08:15</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / Denise Soh Shan Yi</t>
+          <t>JunFai S / Denise Soh Shan Yi</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>PANG ZE SHENG / Jasmine Tee</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2026-04-25 08:15</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
@@ -963,51 +963,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Chu Seng Hong / Sharon Yip</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYDEN / [LEAPMOTOR] JAYMIE</t>
+          <t>JAYDEN / JAYMIE</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2026-04-25 08:30</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
@@ -1299,51 +1299,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Ng Xin Kee / David Heng Kim Swee</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYDEN / [LEAPMOTOR] JAYMIE</t>
+          <t>JAYDEN / JAYMIE</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2026-04-25 08:45</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
@@ -1462,51 +1462,51 @@
           <t>2026-04-25 08:45</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / Denise Soh Shan Yi</t>
+          <t>JunFai S / Denise Soh Shan Yi</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Tan Mei Kuen / Siay Say Fei</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2026-04-25 08:45</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
@@ -1966,51 +1966,51 @@
           <t>2026-04-25 09:15</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / Denise Soh Shan Yi</t>
+          <t>JunFai S / Denise Soh Shan Yi</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>NG CHUN WEI / Tan Ker Ying</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>2026-04-25 09:15</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
@@ -2050,51 +2050,51 @@
           <t>2026-04-25 09:30</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYDEN / [LEAPMOTOR] JAYMIE</t>
+          <t>JAYDEN / JAYMIE</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Toh Ah Hock / Eng See Moi</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2026-04-25 09:30</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
@@ -2344,93 +2344,93 @@
           <t>2026-04-25 10:15</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / Tay Yee Kiang</t>
+          <t>JunFai S / Tay Yee Kiang</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t xml:space="preserve">Goh Wei Ping / Ong ah siong </t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2026-04-25 10:15</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>ONG DUN HAO / NG CHUN WEI</t>
+          <t>DH ONG / NG CHUN WEI</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>tee huay hong / Teow Yong Sing</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2026-04-25 10:15</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
@@ -2722,51 +2722,51 @@
           <t>2026-04-25 10:30</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Son Tong Leong / [LEAPMOTOR] JAYDEN</t>
+          <t>Son Tong Leong / JAYDEN</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Justin Ham / Quay Kim Teck</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>2026-04-25 10:30</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
@@ -2895,51 +2895,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t xml:space="preserve">Lai Ming Zhe / Shawn Ng Zheng </t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>MUHAMAMAD SUFIAN BIN MOHAMMED GHAFAR QASHNY / amir zikrie</t>
+          <t>MUHAMAMAD SUFIAN  / amir zikrie</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2026-04-25 10:30</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
@@ -3016,93 +3016,93 @@
           <t>2026-04-25 10:45</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / Tay Yee Kiang</t>
+          <t>JunFai S / Tay Yee Kiang</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Tan Kar Fong / Lee Yoon Yeau</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2026-04-25 10:45</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>ONG DUN HAO / NG CHUN WEI</t>
+          <t>DH ONG / NG CHUN WEI</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Justin Ham / Quay Kim Teck</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2026-04-25 10:45</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
@@ -3231,51 +3231,51 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Kim Yong  / Lim Chau Shern</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>MUHAMAMAD SUFIAN BIN MOHAMMED GHAFAR QASHNY / amir zikrie</t>
+          <t>MUHAMAMAD SUFIAN  / amir zikrie</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2026-04-25 10:45</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
@@ -3399,51 +3399,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>tee huay hong / Teow Yong Sing</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Son Tong Leong / [LEAPMOTOR] JAYDEN</t>
+          <t>Son Tong Leong / JAYDEN</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>2026-04-25 11:00</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
@@ -3688,98 +3688,98 @@
           <t>2026-04-25 11:15</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / Tay Yee Kiang</t>
+          <t>JunFai S / Tay Yee Kiang</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Chu Seng Hong / Chua E-Xuan</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>2026-04-25 11:15</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>ONG DUN HAO / NG CHUN WEI</t>
+          <t>DH ONG / NG CHUN WEI</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Son Tong Leong / [LEAPMOTOR] JAYDEN</t>
+          <t>Son Tong Leong / JAYDEN</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2026-04-25 11:15</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
@@ -4234,51 +4234,51 @@
           <t>2026-04-25 11:30</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>MUHAMAMAD SUFIAN BIN MOHAMMED GHAFAR QASHNY / amir zikrie</t>
+          <t>MUHAMAMAD SUFIAN  / amir zikrie</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Tan Yee Hong / MICHEL LIM WENG HWEE</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>2026-04-25 11:30</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
@@ -4360,51 +4360,51 @@
           <t>2026-04-25 12:00</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / Denise Soh Shan Yi</t>
+          <t>JunFai S / Denise Soh Shan Yi</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Ng Kien shin / Bon Meichee</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>2026-04-25 12:00</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
@@ -4533,51 +4533,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Mohamad Hilmi / Sulaiha Wahab</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYDEN / [LEAPMOTOR] JAYMIE</t>
+          <t>JAYDEN / JAYMIE</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>2026-04-25 12:00</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
@@ -4906,51 +4906,51 @@
           <t>2026-04-25 12:30</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / Tay Yee Kiang</t>
+          <t>JunFai S / Tay Yee Kiang</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Kim Yong  / Lim Chau Shern</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>2026-04-25 12:30</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
@@ -4995,51 +4995,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Aaron Yap / grace law</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / Denise Soh Shan Yi</t>
+          <t>JunFai S / Denise Soh Shan Yi</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>2026-04-25 13:00</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
@@ -5079,51 +5079,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>Tiong Chai Ven / lim chun kang</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYDEN / [LEAPMOTOR] JAYMIE</t>
+          <t>JAYDEN / JAYMIE</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>2026-04-25 13:00</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
@@ -5284,135 +5284,135 @@
           <t>2026-04-25 13:30</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / Tay Yee Kiang</t>
+          <t>JunFai S / Tay Yee Kiang</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Muhammad Azhad Shahrir / Abdullah Alawi</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>2026-04-25 14:00</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / Denise Soh Shan Yi</t>
+          <t>JunFai S / Denise Soh Shan Yi</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Kim Yong  / Lee Xin Ni</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>2026-04-25 14:00</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYDEN / [LEAPMOTOR] JAYMIE</t>
+          <t>JAYDEN / JAYMIE</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t xml:space="preserve">Ter Ming Wei  / Vivian Fortunata </t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2026-04-25 14:30</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
@@ -5457,93 +5457,93 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>WEE KAI SIANG / Ong Chun Ket</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / Tay Yee Kiang</t>
+          <t>JunFai S / Tay Yee Kiang</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>2026-04-25 15:00</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Kim Yong  / Lee Xin Ni</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>[LEAPMOTOR] JAYDEN / [LEAPMOTOR] JAYMIE</t>
+          <t>JAYDEN / JAYMIE</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2026-04-25 15:30</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
@@ -5578,98 +5578,98 @@
           <t>2026-04-25 16:00</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / Denise Soh Shan Yi</t>
+          <t>JunFai S / Denise Soh Shan Yi</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t xml:space="preserve">Ter Ming Wei  / Vivian Fortunata </t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2026-04-25 16:30</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t xml:space="preserve">ng hock huan / CHING TAI HOW </t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>SOONG JUN FAI / Tay Yee Kiang</t>
+          <t>JunFai S / Tay Yee Kiang</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>