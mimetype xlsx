--- v0 (2026-05-06)
+++ v1 (2026-06-30)
@@ -2601,51 +2601,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Muhammad Azhad Shahrir / Abdullah Alawi</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Teo Wei Sern / thongyan</t>
+          <t>WS / thongyan</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2026-04-25 10:30</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
@@ -3604,51 +3604,51 @@
           <t>2026-04-25 11:00</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Teo Wei Sern / thongyan</t>
+          <t>WS / thongyan</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Ter Ming Wei  / Fang Guang Sheng</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>2026-04-25 11:15</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
@@ -4281,51 +4281,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t xml:space="preserve">LIM LI HAOU / CHAN YIK CHUEN </t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Teo Wei Sern / thongyan</t>
+          <t>WS / thongyan</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>2026-04-25 12:00</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">