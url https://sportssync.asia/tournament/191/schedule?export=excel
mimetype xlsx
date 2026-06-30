--- v0 (2026-05-06)
+++ v1 (2026-06-30)
@@ -2008,51 +2008,51 @@
           <t>2026-04-18 12:00</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / Saiful Bahari Busri</t>
+          <t>Mohd Azlan / Saiful Bahari Busri</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Eric Cheah / Tan chen wei</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2026-04-18 12:15</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
@@ -2181,51 +2181,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Mohd hidayat bin hashim / Mohd iqbal b jaffar sidek</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Yew Weng Kit / Muhammad Ridhwan Bin Mohd Nazri</t>
+          <t>Keith Yew / Muhammad Ridhwan Bin Mohd Nazri</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2026-04-18 12:30</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
@@ -2512,56 +2512,56 @@
           <t>2026-04-18 12:45</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / Saiful Bahari Busri</t>
+          <t>Mohd Azlan / Saiful Bahari Busri</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Yew Weng Kit / Muhammad Ridhwan Bin Mohd Nazri</t>
+          <t>Keith Yew / Muhammad Ridhwan Bin Mohd Nazri</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>2026-04-18 13:00</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
@@ -3016,51 +3016,51 @@
           <t>2026-04-18 13:30</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / Saiful Bahari Busri</t>
+          <t>Mohd Azlan / Saiful Bahari Busri</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Firdaus Nazeri / Ahmad Farid Bin Omar</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2026-04-18 13:45</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
@@ -3184,51 +3184,51 @@
           <t>2026-04-18 13:45</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Yew Weng Kit / Muhammad Ridhwan Bin Mohd Nazri</t>
+          <t>Keith Yew / Muhammad Ridhwan Bin Mohd Nazri</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Norazizi bin Mohamed / HUSSEIN BIN ON</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2026-04-18 14:00</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
@@ -3520,51 +3520,51 @@
           <t>2026-04-18 14:15</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / Saiful Bahari Busri</t>
+          <t>Mohd Azlan / Saiful Bahari Busri</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Norazizi bin Mohamed / HUSSEIN BIN ON</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2026-04-18 14:30</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
@@ -3856,51 +3856,51 @@
           <t>2026-04-18 14:45</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Yew Weng Kit / Muhammad Ridhwan Bin Mohd Nazri</t>
+          <t>Keith Yew / Muhammad Ridhwan Bin Mohd Nazri</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Eric Cheah / Tan chen wei</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>2026-04-18 15:00</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
@@ -4024,51 +4024,51 @@
           <t>2026-04-18 15:00</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Mohd Azlan bin Mohd Lazim / Saiful Bahari Busri</t>
+          <t>Mohd Azlan / Saiful Bahari Busri</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Mohd hidayat bin hashim / Mohd iqbal b jaffar sidek</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>2026-04-18 15:15</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
@@ -4365,51 +4365,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Firdaus Nazeri / Ahmad Farid Bin Omar</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Yew Weng Kit / Muhammad Ridhwan Bin Mohd Nazri</t>
+          <t>Keith Yew / Muhammad Ridhwan Bin Mohd Nazri</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>2026-04-18 15:45</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
@@ -4486,51 +4486,51 @@
           <t>2026-04-18 15:45</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Yew Weng Kit / Muhammad Ridhwan Bin Mohd Nazri</t>
+          <t>Keith Yew / Muhammad Ridhwan Bin Mohd Nazri</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Eugene Shui / EeWooi Neng</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>2026-04-18 15:45</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">