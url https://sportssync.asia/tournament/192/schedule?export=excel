--- v0 (2026-05-12)
+++ v1 (2026-06-29)
@@ -1126,51 +1126,51 @@
           <t>2026-03-29 09:15</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court Tournament</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Jason Chia / FONG YI KANG</t>
+          <t>Jason Chia / Louis Fong</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>thomas yoon / Chuah Si Heng</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2026-03-29 09:15</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court Apex</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
@@ -1509,51 +1509,51 @@
           <t>Court Apex</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Aliff bin radzuan / Muhammad Azhad Shahrir</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Jason Chia / FONG YI KANG</t>
+          <t>Jason Chia / Louis Fong</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>2026-03-29 09:45</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
@@ -1845,51 +1845,51 @@
           <t>Court Apex</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Derrick Ng / Chun Wei Leu</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Jason Chia / FONG YI KANG</t>
+          <t>Jason Chia / Louis Fong</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2026-03-29 10:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
@@ -2181,51 +2181,51 @@
           <t>Court Apex</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>kang jin / Bewen Siew</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Jason Chia / FONG YI KANG</t>
+          <t>Jason Chia / Louis Fong</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>2026-03-29 10:15</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
@@ -2848,51 +2848,51 @@
           <t>2026-03-29 10:30</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court Apex</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Jason Chia / FONG YI KANG</t>
+          <t>Jason Chia / Louis Fong</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Adam Mukrish / muhammad azri</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2026-03-29 10:45</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">