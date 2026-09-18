--- v1 (2026-08-04)
+++ v2 (2026-09-18)
@@ -1378,51 +1378,51 @@
           <t>2026-06-19 08:20</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / low jin kit</t>
+          <t>BRANDON CHONG CW / low jin kit</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Tang Ngai Yung Dylan / Kenny Foong</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>2026-06-19 08:20</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
@@ -2512,51 +2512,51 @@
           <t>2026-06-19 09:00</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / low jin kit</t>
+          <t>BRANDON CHONG CW / low jin kit</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Walter Hii / Aaron Pereira</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>2026-06-19 09:00</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
@@ -3142,51 +3142,51 @@
           <t>2026-06-19 09:20</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / low jin kit</t>
+          <t>BRANDON CHONG CW / low jin kit</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Keith Ng Khin Yew / Shazman Shahid</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>2026-06-19 09:20</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
@@ -4276,51 +4276,51 @@
           <t>2026-06-19 10:00</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / low jin kit</t>
+          <t>BRANDON CHONG CW / low jin kit</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>NG CHEE TIONG / Pong Chee Kum</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>2026-06-19 10:00</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
@@ -4906,51 +4906,51 @@
           <t>2026-06-19 10:20</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / low jin kit</t>
+          <t>BRANDON CHONG CW / low jin kit</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Leong Yao Xiang / FUIYEE LEONG</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>2026-06-19 10:20</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
@@ -6040,51 +6040,51 @@
           <t>2026-06-19 11:00</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / low jin kit</t>
+          <t>BRANDON CHONG CW / low jin kit</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>Max Ng / Lee Zheng Xuan</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>2026-06-19 11:00</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
@@ -6885,51 +6885,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>Brian Choo Yip How / Eugene Chew</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / low jin kit</t>
+          <t>BRANDON CHONG CW / low jin kit</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>2026-06-19 11:40</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
@@ -7809,51 +7809,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>Jin Leang Woo / Chan Ee Yin</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>naoyuki ohkura / 大須賀美紀</t>
+          <t>naoyuki ohkura / Miki Osuga</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>2026-06-19 12:40</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
@@ -8644,51 +8644,51 @@
           <t>2026-06-19 13:40</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Ng Mei Yee / Alvin</t>
+          <t xml:space="preserve">Ng Mei Yee / Alvin Ng </t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>Tang Ngai Yung Dylan / CASEY LEW</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>2026-06-19 13:40</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
@@ -8728,98 +8728,98 @@
           <t>2026-06-19 13:40</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / Celine Yew</t>
+          <t>BRANDON CHONG CW / Celine Yew</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>Amanda Ong / Eric Chia</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>2026-06-19 13:40</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>TAN MING KAI / Ching win ni</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>naoyuki ohkura / 大須賀美紀</t>
+          <t>naoyuki ohkura / Miki Osuga</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>2026-06-19 13:40</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
@@ -10114,51 +10114,51 @@
           <t>2026-06-19 14:40</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Ng Mei Yee / Alvin</t>
+          <t xml:space="preserve">Ng Mei Yee / Alvin Ng </t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>Cpc / Norman Ooi Chin King</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>2026-06-19 14:40</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
@@ -10198,51 +10198,51 @@
           <t>2026-06-19 14:40</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / Celine Yew</t>
+          <t>BRANDON CHONG CW / Celine Yew</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>Sumiati Daud / Tengku Saifudin Tengku Ismail</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>2026-06-19 14:40</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
@@ -10828,51 +10828,51 @@
           <t>2026-06-19 15:00</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>naoyuki ohkura / 大須賀美紀</t>
+          <t>naoyuki ohkura / Miki Osuga</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t xml:space="preserve">nurul natalia / Mohamad hairi </t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>2026-06-19 15:00</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
@@ -11878,51 +11878,51 @@
           <t>2026-06-19 15:40</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>Ng Mei Yee / Alvin</t>
+          <t xml:space="preserve">Ng Mei Yee / Alvin Ng </t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
           <t>Eng Sheng Cong / Priya Yeoh</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>2026-06-19 15:40</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
@@ -11962,51 +11962,51 @@
           <t>2026-06-19 15:40</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / Celine Yew</t>
+          <t>BRANDON CHONG CW / Celine Yew</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>Chang Jing Wen / Foo Tee Hong</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>2026-06-19 15:40</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
@@ -13180,51 +13180,51 @@
           <t>2026-06-19 16:20</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>naoyuki ohkura / 大須賀美紀</t>
+          <t>naoyuki ohkura / Miki Osuga</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
           <t xml:space="preserve">CHOO KIANG HONG / Ea Hui Chi </t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>2026-06-19 16:20</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
@@ -13642,51 +13642,51 @@
           <t>2026-06-19 16:40</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>Ng Mei Yee / Alvin</t>
+          <t xml:space="preserve">Ng Mei Yee / Alvin Ng </t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>yuxuannn tiu / FOO SEH KAI</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>2026-06-19 16:40</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
@@ -13726,51 +13726,51 @@
           <t>2026-06-19 16:40</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / Celine Yew</t>
+          <t>BRANDON CHONG CW / Celine Yew</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
           <t>Tricia Lim / Jamzidi Khalid</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
           <t>2026-06-19 16:40</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
@@ -15028,51 +15028,51 @@
           <t>2026-06-19 17:20</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>Ng Mei Yee / Alvin</t>
+          <t xml:space="preserve">Ng Mei Yee / Alvin Ng </t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
           <t>Calvin Che / Phua Ji Ann</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>2026-06-19 17:20</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
@@ -15322,51 +15322,51 @@
           <t>2026-06-19 17:40</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>Ng Mei Yee / Alvin</t>
+          <t xml:space="preserve">Ng Mei Yee / Alvin Ng </t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
           <t>Ng Su Fong  / YAP KAI YEE</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t>2026-06-19 17:40</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
@@ -15406,51 +15406,51 @@
           <t>2026-06-19 17:40</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / Celine Yew</t>
+          <t>BRANDON CHONG CW / Celine Yew</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
           <t>Jeffrey Yap Lee Wei / Hiew Yoke Ping</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>2026-06-19 17:40</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
@@ -16209,51 +16209,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
           <t>Daniel Khoo Boon Swee / Boo Zhi Thong</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>naoyuki ohkura / 大須賀美紀</t>
+          <t>naoyuki ohkura / Miki Osuga</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>2026-06-19 18:20</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
@@ -16456,51 +16456,51 @@
           <t>2026-06-19 18:40</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>CHONG CHEE WING / Celine Yew</t>
+          <t>BRANDON CHONG CW / Celine Yew</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
           <t>Joanne Ho Xue Li / Mark Ho</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
           <t>2026-06-19 18:40</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
@@ -16755,51 +16755,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
           <t xml:space="preserve">LIM CHUAN WEE / Thor Ming Fung </t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>naoyuki ohkura / 大須賀美紀</t>
+          <t>naoyuki ohkura / Miki Osuga</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
           <t>2026-06-19 19:00</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
@@ -17175,51 +17175,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
           <t xml:space="preserve">LIM CHUAN WEE / Thor Ming Fung </t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>Ng Mei Yee / Alvin</t>
+          <t xml:space="preserve">Ng Mei Yee / Alvin Ng </t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>2026-06-19 19:40</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>Court 12</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">