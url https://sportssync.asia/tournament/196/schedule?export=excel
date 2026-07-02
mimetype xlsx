--- v0 (2026-05-05)
+++ v1 (2026-07-02)
@@ -916,51 +916,51 @@
           <t>2026-05-02 09:15</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>HO JOE YEE / CHIA SU KEE</t>
+          <t>Ho Joe Yee / CHIA SU KEE</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>M. / Loh Sern Yi</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2026-05-02 09:15</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
@@ -1252,51 +1252,51 @@
           <t>2026-05-02 09:30</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>HO JOE YEE / CHIA SU KEE</t>
+          <t>Ho Joe Yee / CHIA SU KEE</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Ow Jia Xin / Lee Yee Jat</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2026-05-02 09:30</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
@@ -1677,51 +1677,51 @@
           <t>Court P4</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Jasper Leong / Justin Ham</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Goh Kevin / TIW MIN YUEN</t>
+          <t>Goh Kevin / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>2026-05-02 09:45</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
@@ -2013,88 +2013,88 @@
           <t>Court P4</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Kay / JAYDEN NGOW YU XUAN</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Goh Kevin / TIW MIN YUEN</t>
+          <t>Goh Kevin / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2026-05-02 10:00</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Poh Min Ting / Arvin Arul Thevar</t>
+          <t>Poh Min Ting / ARVIN</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Elizabeth Julai / Low KA loon</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2026-05-02 10:00</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
@@ -2386,51 +2386,51 @@
           <t>2026-05-02 10:15</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Poh Min Ting / Arvin Arul Thevar</t>
+          <t>Poh Min Ting / ARVIN</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Cheryl Low   / Lau Boon Tick</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2026-05-02 10:15</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
@@ -2680,51 +2680,51 @@
           <t>2026-05-02 10:30</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Poh Min Ting / Arvin Arul Thevar</t>
+          <t>Poh Min Ting / ARVIN</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Tan Yee Sann / JAIRUS TAN ZHI CHONG</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>2026-05-02 10:30</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
@@ -3189,51 +3189,51 @@
           <t>Court P2</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>BaoBao / Jolynn Wong</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / 芝有沙</t>
+          <t>Effreeza binti Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2026-05-02 10:45</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
@@ -4612,51 +4612,51 @@
           <t>2026-05-02 11:30</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / 芝有沙</t>
+          <t>Effreeza binti Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t xml:space="preserve">Nur Syafiqah Binti Sharif / Hazwani </t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2026-05-02 11:30</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
@@ -4743,51 +4743,51 @@
           <t>Court P5</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Nicholas Chia / Chong Yi Thong</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Poh Min Ting / Arvin Arul Thevar</t>
+          <t>Poh Min Ting / ARVIN</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>2026-05-02 11:30</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
@@ -5583,51 +5583,51 @@
           <t>Court G5</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t xml:space="preserve">Cecilia Cho Wei Ling / Yap shau Teng </t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Poh Min Ting / Arvin Arul Thevar</t>
+          <t>Poh Min Ting / ARVIN</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2026-05-02 12:00</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
@@ -5751,51 +5751,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>HARYATI A PATURUSI @Arabella / Debbie Diary</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / 芝有沙</t>
+          <t>Effreeza binti Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2026-05-02 12:15</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
@@ -6124,51 +6124,51 @@
           <t>2026-05-02 12:30</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Poh Min Ting / Arvin Arul Thevar</t>
+          <t>Poh Min Ting / ARVIN</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Ng Chee Seng / Chua boon cheng</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>2026-05-02 12:45</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
@@ -6544,51 +6544,51 @@
           <t>2026-05-02 13:15</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Poh Min Ting / Arvin Arul Thevar</t>
+          <t>Poh Min Ting / ARVIN</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>Nurul Azni Mustafa / NUR MOHD HAQIEM BIN AYUB</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>2026-05-02 13:15</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
@@ -7048,51 +7048,51 @@
           <t>2026-05-02 15:00</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Lim You Wang / Nicholas Bay Yaik Nien</t>
+          <t>Lim You Wang / Nicholas Bay</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>SAW CHIN BENG / Bong Pao ngen</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>2026-05-02 15:00</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
@@ -7720,51 +7720,51 @@
           <t>2026-05-02 15:30</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Lim You Wang / Nicholas Bay Yaik Nien</t>
+          <t>Lim You Wang / Nicholas Bay</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Harris Irfan / Mohammad Syaffin Nuha Mohd Shah</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>2026-05-02 15:30</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
@@ -8392,51 +8392,51 @@
           <t>2026-05-02 16:00</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Lim You Wang / Nicholas Bay Yaik Nien</t>
+          <t>Lim You Wang / Nicholas Bay</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Eugene G / Chung Zhi jye</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>2026-05-02 16:00</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
@@ -9069,51 +9069,51 @@
           <t>Court G6</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>Ng Jin ken / FREDERIC KONG</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Lim You Wang / Nicholas Bay Yaik Nien</t>
+          <t>Lim You Wang / Nicholas Bay</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>2026-05-02 16:30</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
@@ -9190,51 +9190,51 @@
           <t>2026-05-02 16:45</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Cham May May  / Foo Kit Yin</t>
+          <t>Cham May May  / Joyce Foo</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>Wong phei ven / Kuan siau peong</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>2026-05-02 16:45</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
@@ -9484,51 +9484,51 @@
           <t>2026-05-02 16:45</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>DORIS LIM / Chong Ming Fon</t>
+          <t>Doris Lim / Chong Ming Fon</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>Foo Tee Hong / June Ng</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>2026-05-02 16:45</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
@@ -10203,51 +10203,51 @@
           <t>Court P1</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>Serene Yeo / Ong Jie Si</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Cham May May  / Foo Kit Yin</t>
+          <t>Cham May May  / Joyce Foo</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>2026-05-02 17:15</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
@@ -10492,51 +10492,51 @@
           <t>2026-05-02 17:15</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>DORIS LIM / Chong Ming Fon</t>
+          <t>Doris Lim / Chong Ming Fon</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>Vincent Chee Choong Sheng / TAN LI YI</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>2026-05-02 17:15</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
@@ -11500,51 +11500,51 @@
           <t>2026-05-02 17:45</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>DORIS LIM / Chong Ming Fon</t>
+          <t>Doris Lim / Chong Ming Fon</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>Yap Wei Han / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>2026-05-02 17:45</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
@@ -12214,51 +12214,51 @@
           <t>2026-05-02 18:15</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>Cham May May  / Foo Kit Yin</t>
+          <t>Cham May May  / Joyce Foo</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>Choo Hui Min / Chua boon cheng</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>2026-05-02 18:15</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
@@ -12466,51 +12466,51 @@
           <t>2026-05-02 18:15</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>DORIS LIM / Chong Ming Fon</t>
+          <t>Doris Lim / Chong Ming Fon</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
           <t>Norazizi bin Mohamed / Fong Ai Peng</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>2026-05-02 18:15</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
@@ -12891,51 +12891,51 @@
           <t>Court P3</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
           <t xml:space="preserve">Chin Zhi Yan / Soong Kah Chung </t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>DORIS LIM / Chong Ming Fon</t>
+          <t>Doris Lim / Chong Ming Fon</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>2026-05-02 18:30</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
@@ -13138,51 +13138,51 @@
           <t>2026-05-02 18:30</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>Lim You Wang / Nicholas Bay Yaik Nien</t>
+          <t>Lim You Wang / Nicholas Bay</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
           <t>Jay Mein  / Joseph Tan Eng Hong</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>2026-05-02 18:45</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
@@ -13395,51 +13395,51 @@
           <t>Court P4</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
           <t>Chooi Mei Yan / Ian Chang</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>DORIS LIM / Chong Ming Fon</t>
+          <t>Doris Lim / Chong Ming Fon</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>2026-05-02 19:00</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
@@ -13479,51 +13479,51 @@
           <t>Court P6</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t>Chooi Sin Hock / Yong Yoong seng</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>Lim You Wang / Nicholas Bay Yaik Nien</t>
+          <t>Lim You Wang / Nicholas Bay</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>2026-05-02 19:15</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
@@ -13642,51 +13642,51 @@
           <t>2026-05-02 19:45</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>DORIS LIM / Chong Ming Fon</t>
+          <t>Doris Lim / Chong Ming Fon</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>Chia Wen Thin / Khek Sing Ler</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>2026-05-02 19:45</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
@@ -13731,51 +13731,51 @@
           <t>Court P6</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
           <t>Yee Chun Han  / Chan Wei Ren</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>Lim You Wang / Nicholas Bay Yaik Nien</t>
+          <t>Lim You Wang / Nicholas Bay</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
           <t>2026-05-02 20:00</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
@@ -13978,51 +13978,51 @@
           <t>2026-05-03 09:00</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>Tenson Tang / Elroy Lee</t>
+          <t>Tenson Tang / [TRAPO] Elroy Lee</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>Sim Han Wei / Junwei Yeap</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>2026-05-03 09:00</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
@@ -14109,51 +14109,51 @@
           <t>Court G4</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
           <t>Martin   / Chia Wen Thin</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / James Tak Nei Thang</t>
+          <t>Chester Lim VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>2026-05-03 09:00</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
@@ -14613,51 +14613,51 @@
           <t>Court G4</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
           <t>Ong Jia Wei / TAN CHIA SHERN</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / James Tak Nei Thang</t>
+          <t>Chester Lim VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>2026-05-03 09:15</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
@@ -14823,51 +14823,51 @@
           <t>Court P2</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
           <t>Lai Man Wai / WONG CHOON FOO</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>Tenson Tang / Elroy Lee</t>
+          <t>Tenson Tang / [TRAPO] Elroy Lee</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>2026-05-03 09:30</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
@@ -15075,51 +15075,51 @@
           <t>Court P1</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
           <t>Chuah Kee Wei / Tan Wai Xin</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / CHEN ZHI NENG</t>
+          <t>Roy Tey / CHEN ZHI NENG</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
           <t>2026-05-03 09:45</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
@@ -15201,51 +15201,51 @@
           <t>Court G3</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
           <t>Christopher Chua / CHONG MEN HOH</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>Wong Zizhen / Limmankit</t>
+          <t>Wong Zizhen / Rex Lim</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t>2026-05-03 09:45</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
@@ -15411,51 +15411,51 @@
           <t>Court P1</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>J</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
           <t xml:space="preserve">Marcus Lim Lih-Yang / Ng chee keong </t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / CHEN ZHI NENG</t>
+          <t>Roy Tey / CHEN ZHI NENG</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>2026-05-03 10:00</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
@@ -15532,56 +15532,56 @@
           <t>2026-05-03 10:00</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>Azril Aizam Gull / Nabil Bin Fuad</t>
+          <t>Azril Gull / Nabil Bin Fuad</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>Wong Zizhen / Limmankit</t>
+          <t>Wong Zizhen / Rex Lim</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t>2026-05-03 10:00</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
@@ -15868,51 +15868,51 @@
           <t>2026-05-03 10:15</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>Azril Aizam Gull / Nabil Bin Fuad</t>
+          <t>Azril Gull / Nabil Bin Fuad</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
           <t>Christopher Chua / CHONG MEN HOH</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t>2026-05-03 10:15</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
@@ -16162,51 +16162,51 @@
           <t>2026-05-03 10:30</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>Azril Aizam Gull / Nabil Bin Fuad</t>
+          <t>Azril Gull / Nabil Bin Fuad</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
           <t>Sim Han Wei / Junwei Yeap</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
           <t>2026-05-03 10:30</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
@@ -16288,51 +16288,51 @@
           <t>2026-05-03 10:30</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / James Tak Nei Thang</t>
+          <t>Chester Lim VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t xml:space="preserve">Marcus Lim Lih-Yang / Ng chee keong </t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>2026-05-03 10:30</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
@@ -16582,51 +16582,51 @@
           <t>2026-05-03 10:45</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / CHEN ZHI NENG</t>
+          <t>Roy Tey / CHEN ZHI NENG</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
           <t>Martin   / Chia Wen Thin</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
           <t>2026-05-03 10:45</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
@@ -16708,51 +16708,51 @@
           <t>2026-05-03 10:45</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>Tenson Tang / Elroy Lee</t>
+          <t>Tenson Tang / [TRAPO] Elroy Lee</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
           <t>Christopher Chua / CHONG MEN HOH</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>2026-05-03 10:45</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
@@ -17002,51 +17002,51 @@
           <t>2026-05-03 11:00</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / James Tak Nei Thang</t>
+          <t>Chester Lim VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
           <t>Ching Jun Kong / YOKO LIANG CHAY GUO</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
           <t>2026-05-03 11:00</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
@@ -17128,51 +17128,51 @@
           <t>2026-05-03 11:00</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>Tenson Tang / Elroy Lee</t>
+          <t>Tenson Tang / [TRAPO] Elroy Lee</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
           <t>Yen Then Pau / Ng Tian Peng</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
           <t>2026-05-03 11:00</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
@@ -17259,51 +17259,51 @@
           <t>Court P2</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
           <t>Jack Tan  / Christopher Ho</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>Chester Lim Veng Que / James Tak Nei Thang</t>
+          <t>Chester Lim VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
           <t>2026-05-03 11:15</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
@@ -17338,51 +17338,51 @@
           <t>2026-05-03 11:15</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>Tenson Tang / Elroy Lee</t>
+          <t>Tenson Tang / [TRAPO] Elroy Lee</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
           <t>Chern yie Teh / Lim ZhiQuan</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>2026-05-03 11:45</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
@@ -17427,51 +17427,51 @@
           <t>Court P3</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
           <t>Martin   / Chia Wen Thin</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>Tenson Tang / Elroy Lee</t>
+          <t>Tenson Tang / [TRAPO] Elroy Lee</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
           <t>2026-05-03 12:00</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
@@ -17637,51 +17637,51 @@
           <t>Court G3</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
           <t>PHUNG LI HANG / SOONG JUN FAI</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>Tenson Tang / Elroy Lee</t>
+          <t>Tenson Tang / [TRAPO] Elroy Lee</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
           <t>2026-05-03 12:15</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
@@ -20320,51 +20320,51 @@
           <t>2026-05-03 17:15</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>Darren Leong Jeng Hao / MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN</t>
+          <t>Darren Leong  / MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
           <t>Marcus Tan / Joseph Lim</t>
         </is>
       </c>
       <c r="H476" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
           <t>2026-05-03 17:15</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
@@ -20740,51 +20740,51 @@
           <t>2026-05-03 17:45</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>Darren Leong Jeng Hao / MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN</t>
+          <t>Darren Leong  / MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN</t>
         </is>
       </c>
       <c r="G486" t="inlineStr">
         <is>
           <t>Rahul Agarwal  / Thong Hao Bin</t>
         </is>
       </c>
       <c r="H486" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
           <t>2026-05-03 17:45</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
@@ -21076,51 +21076,51 @@
           <t>2026-05-03 18:15</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>Darren Leong Jeng Hao / MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN</t>
+          <t>Darren Leong  / MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
           <t xml:space="preserve">CHAN ZHAO YEN / SEOW CHUN HOW </t>
         </is>
       </c>
       <c r="H494" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
           <t>2026-05-03 18:15</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
@@ -21412,51 +21412,51 @@
           <t>2026-05-03 18:45</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>Darren Leong Jeng Hao / MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN</t>
+          <t>Darren Leong  / MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN</t>
         </is>
       </c>
       <c r="G502" t="inlineStr">
         <is>
           <t xml:space="preserve">Chan Guo Jing / Chan Ren Chern </t>
         </is>
       </c>
       <c r="H502" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
           <t>2026-05-03 18:45</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">