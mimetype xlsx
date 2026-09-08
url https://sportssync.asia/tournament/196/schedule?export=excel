--- v1 (2026-07-02)
+++ v2 (2026-09-08)
@@ -837,51 +837,51 @@
           <t>Court P6</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>YS / Ricky Tan</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Keh Seow Yuen  / Chow Ee Wang</t>
+          <t>S Y  / Chow Ee Wang</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2026-05-02 09:15</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
@@ -1173,51 +1173,51 @@
           <t>Court P6</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>CHAI CHANG YIN / DIXON CHENG ZE YU</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Keh Seow Yuen  / Chow Ee Wang</t>
+          <t>S Y  / Chow Ee Wang</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>2026-05-02 09:30</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
@@ -1756,51 +1756,51 @@
           <t>2026-05-02 09:45</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Eugene G / Ho Zhuo Xin</t>
+          <t>Eugene G / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Kyle Hong / Cheng May Huay</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>2026-05-02 09:45</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
@@ -2008,51 +2008,51 @@
           <t>2026-05-02 10:00</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Kay / JAYDEN NGOW YU XUAN</t>
+          <t>[Leapmotor] Kay / [LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Goh Kevin / Tiw Min Yuen</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2026-05-02 10:00</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
@@ -2344,51 +2344,51 @@
           <t>2026-05-02 10:15</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Kay / JAYDEN NGOW YU XUAN</t>
+          <t>[Leapmotor] Kay / [LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Jasper Leong / Justin Ham</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2026-05-02 10:15</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
@@ -2433,51 +2433,51 @@
           <t>Court P5</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Michelle Leng Huey / Thavaganesh A/L Raja Mohan</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Eugene G / Ho Zhuo Xin</t>
+          <t>Eugene G / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>2026-05-02 10:15</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
@@ -3016,93 +3016,93 @@
           <t>2026-05-02 10:30</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Kay / JAYDEN NGOW YU XUAN</t>
+          <t>[Leapmotor] Kay / [LEAPMOTOR] JAYDEN</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>TIMOTHY TONG / MIMI CHEN</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2026-05-02 10:45</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t xml:space="preserve">WONG WEI YIN / goh qian pei </t>
+          <t xml:space="preserve">WONG WEI YIN / Goh Qian Pei </t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Liong Jiun jing / Ng Siew Kuam</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2026-05-02 10:45</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
@@ -3147,93 +3147,93 @@
           <t>Court G2</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Chong Lee Chuin / Ong Hoay Yee</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Jacy Chen  / Audrey Chan Ai Shan</t>
+          <t>Jacy Chen  / Audrey Chan</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>2026-05-02 10:45</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>BaoBao / Jolynn Wong</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / Arisa Shiba</t>
+          <t>Effy Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2026-05-02 10:45</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
@@ -3268,51 +3268,51 @@
           <t>2026-05-02 10:45</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Foo Hsien Loong / JU BRIGHT</t>
+          <t>Ken Foo Hsien Loong / [AJAK x PIQ] Ju Bright</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Gan Kai Wen / Megan Layla Foo</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>2026-05-02 10:45</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
@@ -3520,51 +3520,51 @@
           <t>2026-05-02 10:45</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Eugene G / Ho Zhuo Xin</t>
+          <t>Eugene G / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Lee Shien / San San</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2026-05-02 11:00</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
@@ -3772,51 +3772,51 @@
           <t>2026-05-02 11:00</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Foo Hsien Loong / JU BRIGHT</t>
+          <t>Ken Foo Hsien Loong / [AJAK x PIQ] Ju Bright</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>LOW JUN HONG / Voon Suwen</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2026-05-02 11:00</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
@@ -4066,51 +4066,51 @@
           <t>2026-05-02 11:15</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t xml:space="preserve">WONG WEI YIN / goh qian pei </t>
+          <t xml:space="preserve">WONG WEI YIN / Goh Qian Pei </t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Wong Pui Mei / Chia Shi Leng</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>2026-05-02 11:15</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
@@ -4276,51 +4276,51 @@
           <t>2026-05-02 11:15</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Foo Hsien Loong / JU BRIGHT</t>
+          <t>Ken Foo Hsien Loong / [AJAK x PIQ] Ju Bright</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Cheryl Sim / Tan Yao Yang</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>2026-05-02 11:15</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
@@ -4570,93 +4570,93 @@
           <t>2026-05-02 11:30</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Jacy Chen  / Audrey Chan Ai Shan</t>
+          <t>Jacy Chen  / Audrey Chan</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Shannon Lee / Vanessa Teo</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>2026-05-02 11:30</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / Arisa Shiba</t>
+          <t>Effy Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t xml:space="preserve">Nur Syafiqah Binti Sharif / Hazwani </t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>2026-05-02 11:30</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
@@ -4864,51 +4864,51 @@
           <t>2026-05-02 11:45</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t xml:space="preserve">WONG WEI YIN / goh qian pei </t>
+          <t xml:space="preserve">WONG WEI YIN / Goh Qian Pei </t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Jaymaine / Lim Shieh lee</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>2026-05-02 11:45</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
@@ -5247,51 +5247,51 @@
           <t>Court G6</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>BERNICE POON  / Charles Chin</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Eugene G / Ho Zhuo Xin</t>
+          <t>Eugene G / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2026-05-02 11:45</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
@@ -5415,51 +5415,51 @@
           <t>Court G2</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Tam Kar Lye / Thang Sue Ting</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Jacy Chen  / Audrey Chan Ai Shan</t>
+          <t>Jacy Chen  / Audrey Chan</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>2026-05-02 12:00</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
@@ -5751,51 +5751,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>HARYATI A PATURUSI @Arabella / Debbie Diary</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Effreeza binti Mohamad / Arisa Shiba</t>
+          <t>Effy Mohamad / Arisa Shiba</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2026-05-02 12:15</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
@@ -5877,51 +5877,51 @@
           <t>Court P2</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t xml:space="preserve">Nur Syafiqah Binti Sharif / Hazwani </t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t xml:space="preserve">WONG WEI YIN / goh qian pei </t>
+          <t xml:space="preserve">WONG WEI YIN / Goh Qian Pei </t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2026-05-02 12:15</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
@@ -6166,51 +6166,51 @@
           <t>2026-05-02 12:45</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Jacy Chen  / Audrey Chan Ai Shan</t>
+          <t>Jacy Chen  / Audrey Chan</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>TBD</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>2026-05-02 12:45</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
@@ -6334,51 +6334,51 @@
           <t>2026-05-02 12:45</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Jacy Chen  / Audrey Chan Ai Shan</t>
+          <t>Jacy Chen  / Audrey Chan</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>Chai Yun Zhi / Chin Zhi Yan</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>2026-05-02 12:45</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
@@ -6838,51 +6838,51 @@
           <t>2026-05-02 15:00</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Wan Muhammad Haniff / Ahmad Idham</t>
+          <t>Wan Muhammad Haniff / Encik Kamil</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>Jing Sheng Foo / Goh Wei Sheng</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>2026-05-02 15:00</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
@@ -6927,51 +6927,51 @@
           <t>Court P4</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>JamesLiaoManJen  / Lee Yee Jat</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Steve Tam  / Tan Hwee Hock</t>
+          <t>Steve Tam  / Kevin Tan Hwee Hock</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>2026-05-02 15:00</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
@@ -7048,51 +7048,51 @@
           <t>2026-05-02 15:00</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Lim You Wang / Nicholas Bay</t>
+          <t>Lim You Wang / Nicholas</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>SAW CHIN BENG / Bong Pao ngen</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>2026-05-02 15:00</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
@@ -7174,51 +7174,51 @@
           <t>2026-05-02 15:15</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Jeff Chong Qiu Jie / EDMUND LIM CHENG YANG</t>
+          <t>Jeff Chong / EDMUND LIM CHENG YANG</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>Ng Jin ken / FREDERIC KONG</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>2026-05-02 15:15</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
@@ -7510,51 +7510,51 @@
           <t>2026-05-02 15:30</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Wan Muhammad Haniff / Ahmad Idham</t>
+          <t>Wan Muhammad Haniff / Encik Kamil</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Ng Jin ken / FREDERIC KONG</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>2026-05-02 15:30</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
@@ -7720,51 +7720,51 @@
           <t>2026-05-02 15:30</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Lim You Wang / Nicholas Bay</t>
+          <t>Lim You Wang / Nicholas</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Harris Irfan / Mohammad Syaffin Nuha Mohd Shah</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>2026-05-02 15:30</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
@@ -7851,51 +7851,51 @@
           <t>Court P3</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>Jing Sheng Foo / Goh Wei Sheng</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Jeff Chong Qiu Jie / EDMUND LIM CHENG YANG</t>
+          <t>Jeff Chong / EDMUND LIM CHENG YANG</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>2026-05-02 15:45</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
@@ -7930,51 +7930,51 @@
           <t>2026-05-02 15:45</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Steve Tam  / Tan Hwee Hock</t>
+          <t>Steve Tam  / Kevin Tan Hwee Hock</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>NG SENG HOI / Wong Loke Shen</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>2026-05-02 15:45</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
@@ -8182,56 +8182,56 @@
           <t>2026-05-02 16:00</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Wan Muhammad Haniff / Ahmad Idham</t>
+          <t>Wan Muhammad Haniff / Encik Kamil</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Jeff Chong Qiu Jie / EDMUND LIM CHENG YANG</t>
+          <t>Jeff Chong / EDMUND LIM CHENG YANG</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>2026-05-02 16:00</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
@@ -8392,51 +8392,51 @@
           <t>2026-05-02 16:00</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Lim You Wang / Nicholas Bay</t>
+          <t>Lim You Wang / Nicholas</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Eugene G / Chung Zhi jye</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>2026-05-02 16:00</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
@@ -8607,51 +8607,51 @@
           <t>Court P4</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>KUAH SOON THERN / Tan Chien Boon</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Steve Tam  / Tan Hwee Hock</t>
+          <t>Steve Tam  / Kevin Tan Hwee Hock</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>2026-05-02 16:15</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
@@ -8859,51 +8859,51 @@
           <t>Court P3</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>Eugene G / Chung Zhi jye</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Jeff Chong Qiu Jie / EDMUND LIM CHENG YANG</t>
+          <t>Jeff Chong / EDMUND LIM CHENG YANG</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>2026-05-02 16:30</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
@@ -8943,51 +8943,51 @@
           <t>Court P4</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>CHEN CHER YEAN / SOH WEE KEONG</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Steve Tam  / Tan Hwee Hock</t>
+          <t>Steve Tam  / Kevin Tan Hwee Hock</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>2026-05-02 16:30</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
@@ -9069,51 +9069,51 @@
           <t>Court G6</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>Ng Jin ken / FREDERIC KONG</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Lim You Wang / Nicholas Bay</t>
+          <t>Lim You Wang / Nicholas</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>2026-05-02 16:30</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
@@ -9232,51 +9232,51 @@
           <t>2026-05-02 16:45</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>Cecilia Cho Wei Ling / Kay</t>
+          <t>Cecilia Cho Wei Ling / [Leapmotor] Kay</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>Teo woon yuen / Choo siew wei</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>2026-05-02 16:45</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
@@ -9363,51 +9363,51 @@
           <t>Court P3</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>Jaymaine / Goh Siong Chong</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Tan Say Sen / Mooi Chee Leong</t>
+          <t>SUSAN TAN SAY SEN  / Mooi Chee Leong</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>2026-05-02 16:45</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
@@ -9573,51 +9573,51 @@
           <t>Court G6</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t xml:space="preserve">Muhammad Alhafiz Bin Ramli  / Nasizah Binte Abdul Rahim </t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Xue Zheng / Weng Sim</t>
+          <t>Teoh Xue Zheng  / Weng Sim</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>2026-05-02 16:45</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
@@ -9825,51 +9825,51 @@
           <t>Court G3</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>Azril / Janice Tan Ju Yie</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Dr. Simon MSH / Janice Hoh</t>
+          <t>Dr. Sumon MSH / Janice Hoh</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>2026-05-02 17:00</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
@@ -9988,51 +9988,51 @@
           <t>2026-05-02 17:00</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Vincent Chee Choong Sheng / TAN LI YI</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>2026-05-02 17:00</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
@@ -10245,51 +10245,51 @@
           <t>Court G2</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>Wong Sut Yi / Shum mun yee</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Cecilia Cho Wei Ling / Kay</t>
+          <t>Cecilia Cho Wei Ling / [Leapmotor] Kay</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>2026-05-02 17:15</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
@@ -10329,51 +10329,51 @@
           <t>Court G3</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>Lawrence Lee Chun Yong / Joline Tan Yen Yin</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Dr. Simon MSH / Janice Hoh</t>
+          <t>Dr. Sumon MSH / Janice Hoh</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>2026-05-02 17:15</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
@@ -10665,51 +10665,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>Liong Jiun jing / Low Shar Wynne</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>Pei Shan See / Ho Zhuo Xin</t>
+          <t>Pei Shan See / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>2026-05-02 17:30</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
@@ -10870,51 +10870,51 @@
           <t>2026-05-02 17:30</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>Tan Say Sen / Mooi Chee Leong</t>
+          <t>SUSAN TAN SAY SEN  / Mooi Chee Leong</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>Martin   / lim pek en</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>2026-05-02 17:30</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
@@ -11001,51 +11001,51 @@
           <t>Court G5</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>Foo Tee Hong / June Ng</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>2026-05-02 17:30</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
@@ -11080,51 +11080,51 @@
           <t>2026-05-02 17:30</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Xue Zheng / Weng Sim</t>
+          <t>Teoh Xue Zheng  / Weng Sim</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>Robert Bruce Jalleh / Angelica Wong Shuk Ting</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>2026-05-02 17:30</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
@@ -11169,51 +11169,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>Chang Mei Chee / Chew Siew Wei</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Pei Shan See / Ho Zhuo Xin</t>
+          <t>Pei Shan See / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>2026-05-02 17:45</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
@@ -11505,51 +11505,51 @@
           <t>Court G5</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
           <t>Doris Lim / Chong Ming Fon</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>2026-05-02 17:45</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
@@ -11836,98 +11836,98 @@
           <t>2026-05-02 18:00</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>Dr. Simon MSH / Janice Hoh</t>
+          <t>Dr. Sumon MSH / Janice Hoh</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>Chooi Mei Yan / Ian Chang</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>2026-05-02 18:00</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t>Chia Shi Leng / chong vun jet</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Tan Say Sen / Mooi Chee Leong</t>
+          <t>SUSAN TAN SAY SEN  / Mooi Chee Leong</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>2026-05-02 18:00</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
@@ -12093,51 +12093,51 @@
           <t>Court G6</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>Siow Yong Xin / Dang Mun Lok</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>Xue Zheng / Weng Sim</t>
+          <t>Teoh Xue Zheng  / Weng Sim</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>2026-05-02 18:00</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
@@ -12387,51 +12387,51 @@
           <t>Court P3</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t>Siow Yong Xin / Dang Mun Lok</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Tan Say Sen / Mooi Chee Leong</t>
+          <t>SUSAN TAN SAY SEN  / Mooi Chee Leong</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>2026-05-02 18:15</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
@@ -12513,51 +12513,51 @@
           <t>Court G5</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>Law / Yumi Toh</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Ong Pei Chi</t>
+          <t>Wei Han Yap / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>2026-05-02 18:15</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
@@ -12681,51 +12681,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t>Eng Xia Sin / Teo Shing Ying</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Pei Shan See / Ho Zhuo Xin</t>
+          <t>Pei Shan See / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>2026-05-02 18:30</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
@@ -13059,51 +13059,51 @@
           <t>Court P5</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
           <t>Nicholas Chia / le lian sheng</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>Steve Tam  / Tan Hwee Hock</t>
+          <t>Steve Tam  / Kevin Tan Hwee Hock</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t>2026-05-02 18:30</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
@@ -13138,51 +13138,51 @@
           <t>2026-05-02 18:30</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>Lim You Wang / Nicholas Bay</t>
+          <t>Lim You Wang / Nicholas</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
           <t>Jay Mein  / Joseph Tan Eng Hong</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>2026-05-02 18:45</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
@@ -13264,51 +13264,51 @@
           <t>2026-05-02 18:45</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>Pei Shan See / Ho Zhuo Xin</t>
+          <t>Pei Shan See / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
           <t>Yeo Yan Jun / Chong Yi Thong</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>2026-05-02 18:45</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
@@ -13479,51 +13479,51 @@
           <t>Court P6</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t>Chooi Sin Hock / Yong Yoong seng</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>Lim You Wang / Nicholas Bay</t>
+          <t>Lim You Wang / Nicholas</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>2026-05-02 19:15</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
@@ -13558,51 +13558,51 @@
           <t>2026-05-02 19:15</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>Pei Shan See / Ho Zhuo Xin</t>
+          <t>Pei Shan See / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
           <t>Choo Hui Min / Chua boon cheng</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>2026-05-02 19:45</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
@@ -13731,51 +13731,51 @@
           <t>Court P6</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
           <t>Yee Chun Han  / Chan Wei Ren</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>Lim You Wang / Nicholas Bay</t>
+          <t>Lim You Wang / Nicholas</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
           <t>2026-05-02 20:00</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
@@ -13815,51 +13815,51 @@
           <t>Court P2</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t xml:space="preserve">Poh Min En / Amanda Wong Ee Ling </t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>Pei Shan See / Ho Zhuo Xin</t>
+          <t>Pei Shan See / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>2026-05-03 09:00</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
@@ -14020,51 +14020,51 @@
           <t>2026-05-03 09:00</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Tze Han Pua</t>
+          <t>Wei Han Yap / Tze Han Pua</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
           <t>Nurul Nuzairi Bin Mohd Azahari / Mohd Rizal Haniffa</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>2026-05-03 09:00</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
@@ -14109,51 +14109,51 @@
           <t>Court G4</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
           <t>Martin   / Chia Wen Thin</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>Chester Lim VQ / James Tak Nei Thang</t>
+          <t xml:space="preserve"> VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>2026-05-03 09:00</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
@@ -14398,51 +14398,51 @@
           <t>2026-05-03 09:15</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>ED WYNN ONG CHEA LEANG / Loh Wai Loy</t>
+          <t>ED WYNN ONG  / Loh Wai Loy</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>Lieu Kai Ye / Dan L</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>2026-05-03 09:15</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
@@ -14613,51 +14613,51 @@
           <t>Court G4</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
           <t>Ong Jia Wei / TAN CHIA SHERN</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>Chester Lim VQ / James Tak Nei Thang</t>
+          <t xml:space="preserve"> VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>2026-05-03 09:15</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
@@ -14734,51 +14734,51 @@
           <t>2026-05-03 09:30</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>ED WYNN ONG CHEA LEANG / Loh Wai Loy</t>
+          <t>ED WYNN ONG  / Loh Wai Loy</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
           <t>Soh Wei Lun / Kelvin Loh Jia Yee</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
           <t>2026-05-03 09:30</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
@@ -14865,51 +14865,51 @@
           <t>Court G3</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
           <t>CHEE KEAN HOE / Lee Jin Yang</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Tze Han Pua</t>
+          <t>Wei Han Yap / Tze Han Pua</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
           <t>2026-05-03 09:30</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
@@ -15327,88 +15327,88 @@
           <t>Court P4</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
           <t>Chee Khing Yit / Lee Kee Chin</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>Chern yie Teh / Lim ZhiQuan</t>
+          <t>Teh Chern Yie / Lim ZhiQuan</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t>2026-05-03 10:00</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cheong Man kin  / Saw Sean Seng </t>
+          <t xml:space="preserve">[Leapmotor] Cheong Man Kin / Saw Sean Seng </t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
           <t>NG JIN YUAN / Alexander Yip Jern How</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>2026-05-03 10:00</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
@@ -15663,88 +15663,88 @@
           <t>Court P4</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
           <t>P</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
           <t>Khai Jie / ENG KWAN YANG</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>Chern yie Teh / Lim ZhiQuan</t>
+          <t>Teh Chern Yie / Lim ZhiQuan</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
           <t>2026-05-03 10:15</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cheong Man kin  / Saw Sean Seng </t>
+          <t xml:space="preserve">[Leapmotor] Cheong Man Kin / Saw Sean Seng </t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
           <t>Leon / NG LIAN CHIN</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>2026-05-03 10:15</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
@@ -16288,93 +16288,93 @@
           <t>2026-05-03 10:30</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>Chester Lim VQ / James Tak Nei Thang</t>
+          <t xml:space="preserve"> VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t xml:space="preserve">Marcus Lim Lih-Yang / Ng chee keong </t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>2026-05-03 10:30</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cheong Man kin  / Saw Sean Seng </t>
+          <t xml:space="preserve">[Leapmotor] Cheong Man Kin / Saw Sean Seng </t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t>Ching Jun Kong / YOKO LIANG CHAY GUO</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>2026-05-03 10:30</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
@@ -16671,51 +16671,51 @@
           <t>Court P2</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
           <t>Julian Nyam / CHUAH CHAU HUAT</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Tze Han Pua</t>
+          <t>Wei Han Yap / Tze Han Pua</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t>2026-05-03 10:45</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
@@ -16834,51 +16834,51 @@
           <t>2026-05-03 10:45</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
           <t>Round of 32</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>Chern yie Teh / Lim ZhiQuan</t>
+          <t>Teh Chern Yie / Lim ZhiQuan</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
           <t>Dang Mun Lok / Cheng Chee Tiong</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
           <t>2026-05-03 11:00</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
@@ -17002,51 +17002,51 @@
           <t>2026-05-03 11:00</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>Chester Lim VQ / James Tak Nei Thang</t>
+          <t xml:space="preserve"> VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
           <t>Ching Jun Kong / YOKO LIANG CHAY GUO</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
           <t>2026-05-03 11:00</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
@@ -17091,51 +17091,51 @@
           <t>Court P3</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
           <t>Robert Bruce Jalleh / Tan Ju En</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>Yap Wei Han / Tze Han Pua</t>
+          <t>Wei Han Yap / Tze Han Pua</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
           <t>2026-05-03 11:00</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
@@ -17175,51 +17175,51 @@
           <t>Court P4</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
           <t>Yugi T / Teow Zhi Sen</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>Chern yie Teh / Lim ZhiQuan</t>
+          <t>Teh Chern Yie / Lim ZhiQuan</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>2026-05-03 11:15</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>Court G2</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
@@ -17259,51 +17259,51 @@
           <t>Court P2</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
           <t>Jack Tan  / Christopher Ho</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>Chester Lim VQ / James Tak Nei Thang</t>
+          <t xml:space="preserve"> VQ / James Tak Nei Thang</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
           <t>2026-05-03 11:15</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
@@ -17343,51 +17343,51 @@
           <t>Court P3</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
           <t>Tenson Tang / [TRAPO] Elroy Lee</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>Chern yie Teh / Lim ZhiQuan</t>
+          <t>Teh Chern Yie / Lim ZhiQuan</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>2026-05-03 11:45</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
@@ -17889,51 +17889,51 @@
           <t>Court G3</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
           <t>Chow Xian Hui / Stella Heng</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
-          <t>JU BRIGHT / Lim yi wen</t>
+          <t>[AJAK x PIQ] Ju Bright / Lim yi wen</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
           <t>2026-05-03 13:30</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
@@ -18393,51 +18393,51 @@
           <t>Court G3</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
           <t>Tharra Fasya binti Ahmad Zabidi / Riho Yamada</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>JU BRIGHT / Lim yi wen</t>
+          <t>[AJAK x PIQ] Ju Bright / Lim yi wen</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
           <t>2026-05-03 13:45</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
@@ -18808,51 +18808,51 @@
           <t>2026-05-03 14:00</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>JU BRIGHT / Lim yi wen</t>
+          <t>[AJAK x PIQ] Ju Bright / Lim yi wen</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
           <t>Anita Marie Chandran / CHEE MEI LING</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
           <t>2026-05-03 14:00</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
@@ -19485,51 +19485,51 @@
           <t>Court G4</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
           <t>Hoe Lay Cin / Megan Layla Foo</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
-          <t>JU BRIGHT / Lim yi wen</t>
+          <t>[AJAK x PIQ] Ju Bright / Lim yi wen</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
           <t>2026-05-03 14:30</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
@@ -19947,51 +19947,51 @@
           <t>Court P4</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
           <t>NGU HUEY WEN / Kong Li-Ann</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
-          <t>JU BRIGHT / Lim yi wen</t>
+          <t>[AJAK x PIQ] Ju Bright / Lim yi wen</t>
         </is>
       </c>
       <c r="H467" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
           <t>2026-05-03 15:00</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
           <t>Team Event</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
@@ -20115,51 +20115,51 @@
           <t>Court P4</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
           <t>Hoe Lay Cin / Megan Layla Foo</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
-          <t>JU BRIGHT / Lim yi wen</t>
+          <t>[AJAK x PIQ] Ju Bright / Lim yi wen</t>
         </is>
       </c>
       <c r="H471" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
           <t>2026-05-03 15:30</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">