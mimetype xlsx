--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -748,51 +748,51 @@
           <t>2026-05-02 08:15</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>ELLY CHOO / Spencer Tee</t>
+          <t>Elly Choo / Spencer Tee</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Boo Joanne / hochungshin</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>2026-05-02 08:15</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
@@ -1089,51 +1089,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Nur Affzan / Shahara Antartika</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>ELLY CHOO / Spencer Tee</t>
+          <t>Elly Choo / Spencer Tee</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2026-05-02 08:30</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
@@ -1425,51 +1425,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Wee Lian Ho / TEO MEI YUE</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>ELLY CHOO / Spencer Tee</t>
+          <t>Elly Choo / Spencer Tee</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>2026-05-02 09:00</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
@@ -1719,51 +1719,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Vincent Chew / Chong Lian Kim</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>ELLY CHOO / Spencer Tee</t>
+          <t>Elly Choo / Spencer Tee</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2026-05-02 09:15</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
@@ -2470,51 +2470,51 @@
           <t>2026-05-02 10:15</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Lynette / Tan Cheng Kok</t>
+          <t>Lynn Er / Tan Cheng Kok</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Tan Khailoon / Tan Chia Hui</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>2026-05-02 10:15</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
@@ -2848,51 +2848,51 @@
           <t>2026-05-02 10:45</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Lynette / Tan Cheng Kok</t>
+          <t>Lynn Er / Tan Cheng Kok</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t xml:space="preserve">Justin / Cheong ZiXin </t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2026-05-02 10:45</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
@@ -3525,51 +3525,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Chia Queh Kiong, Steven / Long Soo Ne, Annie</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Lynette / Tan Cheng Kok</t>
+          <t>Lynn Er / Tan Cheng Kok</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2026-05-02 11:30</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
@@ -3819,51 +3819,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>mang jie han / NUR AQILAH TAN BINTI ABDULLAH</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Lynette / Tan Cheng Kok</t>
+          <t>Lynn Er / Tan Cheng Kok</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>2026-05-02 11:45</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
@@ -4822,51 +4822,51 @@
           <t>2026-05-02 14:15</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki bin Mohd Sham</t>
+          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>haolee / Tan Chin Kian</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>2026-05-02 14:15</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
@@ -5200,51 +5200,51 @@
           <t>2026-05-02 14:45</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki bin Mohd Sham</t>
+          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Chin Zhoon Wei / CHOY CHING CHENG</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>2026-05-02 14:45</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
@@ -5877,51 +5877,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>Jian Liang / Tan Zhen Sheng</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki bin Mohd Sham</t>
+          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>2026-05-02 15:30</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
@@ -6171,51 +6171,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>Lim Chun Hao / Ng Rui Xiang</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki bin Mohd Sham</t>
+          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>2026-05-02 15:45</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
@@ -8098,51 +8098,51 @@
           <t>2026-05-02 18:00</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki bin Mohd Sham</t>
+          <t>Aiman Hafiy Bin Mohd Shukri / Muhammad Zaki</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>EugeneTaiYuZhe / ENG JIE LI</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>2026-05-02 18:15</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">