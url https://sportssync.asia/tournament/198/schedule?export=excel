--- v0 (2026-06-20)
+++ v1 (2026-09-17)
@@ -706,51 +706,51 @@
           <t>2026-04-03 14:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / LOKE YOU WEI</t>
+          <t>RONAN KING / LOKE YOU WEI</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Taufiq Nadzri / Ahmad mustaqim bin zainordin</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2026-04-03 14:00</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
@@ -1378,51 +1378,51 @@
           <t>2026-04-03 14:30</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / LOKE YOU WEI</t>
+          <t>RONAN KING / LOKE YOU WEI</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Yeo wai yip / Vernon Chan</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>2026-04-03 14:30</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
@@ -2050,51 +2050,51 @@
           <t>2026-04-03 15:00</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / LOKE YOU WEI</t>
+          <t>RONAN KING / LOKE YOU WEI</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t xml:space="preserve">Chai Jia Foo / Martin  </t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2026-04-03 15:00</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
@@ -2680,51 +2680,51 @@
           <t>2026-04-03 15:45</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / LOKE YOU WEI</t>
+          <t>RONAN KING / LOKE YOU WEI</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Wan Arif Faizuddin / Muhammad Zaihim</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>2026-04-03 15:45</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
@@ -3021,93 +3021,93 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Lee Chun Hoe / Kee Choon Gee</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / LOKE YOU WEI</t>
+          <t>RONAN KING / LOKE YOU WEI</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2026-04-03 17:00</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN / MUHAMMAD ZHAFREE SIDDIQ BIN KAMARUL ZAMAN</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / LOKE YOU WEI</t>
+          <t>RONAN KING / LOKE YOU WEI</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2026-04-03 17:00</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
@@ -3184,51 +3184,51 @@
           <t>2026-04-03 17:45</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / LOKE YOU WEI</t>
+          <t>RONAN KING / LOKE YOU WEI</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t xml:space="preserve">Chai Jia Foo / Martin  </t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2026-04-03 18:30</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
@@ -3310,51 +3310,51 @@
           <t>2026-04-03 18:30</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Megan Layla Foo</t>
+          <t>RONAN KING / Megan Layla Foo</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Loh Pou lin / Alex Ong</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2026-04-03 18:30</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
@@ -3982,51 +3982,51 @@
           <t>2026-04-03 19:00</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Megan Layla Foo</t>
+          <t>RONAN KING / Megan Layla Foo</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Lim Sin Yin / Jayden Tham</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>2026-04-03 19:00</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
@@ -4654,51 +4654,51 @@
           <t>2026-04-03 19:30</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Megan Layla Foo</t>
+          <t>RONAN KING / Megan Layla Foo</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Arfiz Arif bin Ab Ghaus / Stella Heng</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>2026-04-03 19:30</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
@@ -5326,51 +5326,51 @@
           <t>2026-04-03 20:15</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Megan Layla Foo</t>
+          <t>RONAN KING / Megan Layla Foo</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Benjamin Choong Myi Yang  / Alice Chan</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>2026-04-03 20:15</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
@@ -5620,51 +5620,51 @@
           <t>2026-04-03 20:45</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Megan Layla Foo</t>
+          <t>RONAN KING / Megan Layla Foo</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>2026-04-03 20:45</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
@@ -5751,51 +5751,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>chet vin / Lim yi wen</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Megan Layla Foo</t>
+          <t>RONAN KING / Megan Layla Foo</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>2026-04-03 21:30</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
@@ -5830,51 +5830,51 @@
           <t>2026-04-03 22:15</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>RONAN KING YUENT / Megan Layla Foo</t>
+          <t>RONAN KING / Megan Layla Foo</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Lee Yee@Jack Lee / Voon Suwen</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>2026-04-03 22:15</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
@@ -8145,51 +8145,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>Lee Choon Sheng / Choo Meng Tat</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Muhamad Haziq Halmi / RONAN KING YUENT</t>
+          <t>Muhamad Haziq Halmi / RONAN KING</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>2026-04-04 13:15</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
@@ -8397,51 +8397,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t xml:space="preserve">Mohd Shahmirzzy bin Kelvin Sembai / Mohd Faizal Othman </t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Muhamad Haziq Halmi / RONAN KING YUENT</t>
+          <t>Muhamad Haziq Halmi / RONAN KING</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>2026-04-04 13:30</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
@@ -9022,51 +9022,51 @@
           <t>2026-04-04 14:15</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Muhamad Haziq Halmi / RONAN KING YUENT</t>
+          <t>Muhamad Haziq Halmi / RONAN KING</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>Mahmud Arip / Adam Ashraf</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>2026-04-04 14:15</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">