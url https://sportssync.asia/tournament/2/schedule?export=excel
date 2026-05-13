--- v0 (2025-12-01)
+++ v1 (2026-05-13)
@@ -706,51 +706,51 @@
           <t>2025-05-01 08:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Cheah Pei Yi  / NOR EEZA ZAINAL ABIDIN</t>
+          <t>Cheah Pei Yi  / Eeza Zainal</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Emily Wong Hui Ching / Darlene Liew May Wan</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>2025-05-01 08:00</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
@@ -1126,51 +1126,51 @@
           <t>2025-05-01 08:15</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Cheah Pei Yi  / NOR EEZA ZAINAL ABIDIN</t>
+          <t>Cheah Pei Yi  / Eeza Zainal</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Foo Hui Yan / Foo Li Yan</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>2025-05-01 08:15</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
@@ -1887,51 +1887,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t xml:space="preserve">Lee Zi Wen / Loh Sze Ting </t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Cheah Pei Yi  / NOR EEZA ZAINAL ABIDIN</t>
+          <t>Cheah Pei Yi  / Eeza Zainal</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2025-05-01 09:00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
@@ -2223,51 +2223,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Rachel Heah Ming Li / Seow Hooi Ju</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Cheah Pei Yi  / NOR EEZA ZAINAL ABIDIN</t>
+          <t>Cheah Pei Yi  / Eeza Zainal</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>2025-05-01 09:15</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
@@ -2554,51 +2554,51 @@
           <t>2025-05-01 09:30</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Cheah Pei Yi  / NOR EEZA ZAINAL ABIDIN</t>
+          <t>Cheah Pei Yi  / Eeza Zainal</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Teng Jia Xin / Chiang yee tung</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>2025-05-01 09:30</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
@@ -2853,51 +2853,51 @@
           <t>Court 2</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Sheikh ahmad faiz Ismail / Shazwan Samsuri</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Ooi Jing Yi / William Chan</t>
+          <t>[Leapmotor] Jin / William Chan</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2025-05-01 09:45</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
@@ -2937,51 +2937,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Lua Yi Fang / Esther Tan Hui Yin</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Cheah Pei Yi  / NOR EEZA ZAINAL ABIDIN</t>
+          <t>Cheah Pei Yi  / Eeza Zainal</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2025-05-01 09:45</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
@@ -3016,51 +3016,51 @@
           <t>2025-05-01 09:45</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Neal Wong Jun Han / Ang Yong Chao</t>
+          <t>Neal Wong  / Ang Yong Chao</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>DANIEL TONG WEE YONG / CHUA SEONG PIN</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2025-05-01 09:45</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
@@ -3105,51 +3105,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Terence Lim Ming Jern / Ryan Lim Tao Ern</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>LEW WAI LEONG / CHONG DELON</t>
+          <t>Lewis Lew / CHONG DELON</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>2025-05-01 09:45</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
@@ -3268,51 +3268,51 @@
           <t>2025-05-01 10:00</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Teh Shaw Heng / Seow Guen Yew</t>
+          <t xml:space="preserve">Teh Shaw Heng / Marcus Seow </t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>chet vin / Keng Sing</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>2025-05-01 10:00</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
@@ -3651,51 +3651,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Jerome Teh / Lai Dixon</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Neal Wong Jun Han / Ang Yong Chao</t>
+          <t>Neal Wong  / Ang Yong Chao</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>2025-05-01 10:15</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
@@ -3819,51 +3819,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Kong kai zhong  / Luke ong tee jeik</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Neal Wong Jun Han / Ang Yong Chao</t>
+          <t>Neal Wong  / Ang Yong Chao</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>2025-05-01 10:30</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
@@ -4113,51 +4113,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>MOHD ZULKARNIEAN BIN MOHD YUSOF / MOHD HELMI BIN MOHD YUSOF</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Ooi Jing Yi / William Chan</t>
+          <t>[Leapmotor] Jin / William Chan</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>2025-05-01 11:00</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
@@ -4239,51 +4239,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>ONG YOONG REN / Siew Weng Keong</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>LEW WAI LEONG / CHONG DELON</t>
+          <t>Lewis Lew / CHONG DELON</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>2025-05-01 11:00</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
@@ -4659,51 +4659,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>BRANDON ONG YUEN KING / Li Jun Kiat</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Neal Wong Jun Han / Ang Yong Chao</t>
+          <t>Neal Wong  / Ang Yong Chao</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>2025-05-01 11:15</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
@@ -4780,51 +4780,51 @@
           <t>2025-05-01 11:15</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Teh Shaw Heng / Seow Guen Yew</t>
+          <t xml:space="preserve">Teh Shaw Heng / Marcus Seow </t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t xml:space="preserve">Rahul Agarwal  / Quah Jia Sheng </t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>2025-05-01 11:15</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
@@ -4948,51 +4948,51 @@
           <t>2025-05-01 11:30</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Ooi Jing Yi / William Chan</t>
+          <t>[Leapmotor] Jin / William Chan</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Goh Kean Hoe / Tang Yuen Kin</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2025-05-01 11:30</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
@@ -5032,93 +5032,93 @@
           <t>2025-05-01 11:30</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>LEW WAI LEONG / CHONG DELON</t>
+          <t>Lewis Lew / CHONG DELON</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Muhammad azfar zakariah / Mior Al-Haqimie Shah Bin Mior Azlan</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>2025-05-01 11:30</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Teh Shaw Heng / Seow Guen Yew</t>
+          <t xml:space="preserve">Teh Shaw Heng / Marcus Seow </t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Kow Ming Chuan / Low Kian Kiat</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>2025-05-01 11:30</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
@@ -5284,51 +5284,51 @@
           <t>2025-05-01 12:00</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Ooi Jing Yi / William Chan</t>
+          <t>[Leapmotor] Jin / William Chan</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Muhammad Nidhal Bin Abu Ubaidah / Zul Azri Hassan</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>2025-05-01 12:00</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
@@ -5410,51 +5410,51 @@
           <t>2025-05-01 12:00</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>LEW WAI LEONG / CHONG DELON</t>
+          <t>Lewis Lew / CHONG DELON</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Amir Azri bin Alwi / Muhammad Nadhir bin Mohammed Radzi</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>2025-05-01 12:00</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
@@ -6003,51 +6003,51 @@
           <t>Court 1</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>Lau Shyan Jhin  / Choong Zhen Han</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Teh Shaw Heng / Seow Guen Yew</t>
+          <t xml:space="preserve">Teh Shaw Heng / Marcus Seow </t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>2025-05-01 12:30</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
@@ -6087,51 +6087,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>Benjamin Choong Myi Yang  / Jeremy Ivan Fernandez</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>LEW WAI LEONG / CHONG DELON</t>
+          <t>Lewis Lew / CHONG DELON</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>2025-05-01 12:30</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
@@ -6376,51 +6376,51 @@
           <t>2025-05-01 12:45</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Teh Shaw Heng / Seow Guen Yew</t>
+          <t xml:space="preserve">Teh Shaw Heng / Marcus Seow </t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Goh Kean Hoe / Tang Yuen Kin</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>2025-05-01 12:45</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
@@ -6670,51 +6670,51 @@
           <t>2025-05-01 13:00</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Teh Shaw Heng / Seow Guen Yew</t>
+          <t xml:space="preserve">Teh Shaw Heng / Marcus Seow </t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>Benjamin Choong Myi Yang  / Jeremy Ivan Fernandez</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>2025-05-01 13:00</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
@@ -6922,51 +6922,51 @@
           <t>2025-05-01 13:15</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Liibhenthirhan A/L Rajoo / Lim Jia Yin</t>
+          <t>Liibhen / Lim Jia Yin</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>Timothy Yuen Wye Ho  / Chong Xiao En</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>2025-05-01 13:15</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
@@ -7132,93 +7132,93 @@
           <t>2025-05-01 13:30</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Teh Shaw Heng / Seow Guen Yew</t>
+          <t xml:space="preserve">Teh Shaw Heng / Marcus Seow </t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Muhammad Nidhal Bin Abu Ubaidah / Zul Azri Hassan</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>2025-05-01 13:30</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Liibhenthirhan A/L Rajoo / Lim Jia Yin</t>
+          <t>Liibhen / Lim Jia Yin</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>LIM ENG KEONG / Chiang yee tung</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>2025-05-01 13:30</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
@@ -7636,51 +7636,51 @@
           <t>2025-05-01 14:00</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>William Chang / Lynn Wang</t>
+          <t>William Chang / Lynn</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Azzlan Azzam / Siti Hajar binti Mohd Pahmi</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>2025-05-01 14:00</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
@@ -8056,51 +8056,51 @@
           <t>2025-05-01 14:15</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>William Chang / Lynn Wang</t>
+          <t>William Chang / Lynn</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>Chee Chong Hup / Jovin Liew</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>2025-05-01 14:15</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
@@ -8392,51 +8392,51 @@
           <t>2025-05-01 14:30</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Liibhenthirhan A/L Rajoo / Lim Jia Yin</t>
+          <t>Liibhen / Lim Jia Yin</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>SHARON YEOH BOEY LINN / FOO SZE-MING</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>2025-05-01 14:30</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
@@ -8733,88 +8733,88 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>Chan Ren Chern  / Ong Ying Xuan</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>William Chang / Lynn Wang</t>
+          <t>William Chang / Lynn</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>2025-05-01 14:45</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Liibhenthirhan A/L Rajoo / Lim Jia Yin</t>
+          <t>Liibhen / Lim Jia Yin</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Nicholas Chan / Laili Rahmanudin</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>2025-05-01 14:45</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
@@ -9153,51 +9153,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t xml:space="preserve">Wong wen kuang / Mandaa </t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>William Chang / Lynn Wang</t>
+          <t>William Chang / Lynn</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>2025-05-01 15:00</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
@@ -9489,51 +9489,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>Hia Lee Ann Christine / Aaron Lee Jun Meng</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Liibhenthirhan A/L Rajoo / Lim Jia Yin</t>
+          <t>Liibhen / Lim Jia Yin</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>2025-05-01 15:30</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">