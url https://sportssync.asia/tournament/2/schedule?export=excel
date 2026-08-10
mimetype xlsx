--- v1 (2026-05-13)
+++ v2 (2026-08-10)
@@ -6586,51 +6586,51 @@
           <t>2025-05-01 12:45</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Raymond Lim Wee Kiat / Tan Say Sen</t>
+          <t xml:space="preserve">Raymond Lim Wee Kiat / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Hoo Pei Ling  / Jong Kiam Soon</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>2025-05-01 12:45</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
@@ -7305,51 +7305,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>Rachel Heah Ming Li / Jonathan Anthony Lourdes</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Raymond Lim Wee Kiat / Tan Say Sen</t>
+          <t xml:space="preserve">Raymond Lim Wee Kiat / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>2025-05-01 13:45</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
@@ -7977,51 +7977,51 @@
           <t>Court 9</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>Cheah Pei Yi  / Muhammad Daniel Bin Abdul Rafar</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Raymond Lim Wee Kiat / Tan Say Sen</t>
+          <t xml:space="preserve">Raymond Lim Wee Kiat / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>2025-05-01 14:15</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
@@ -8313,51 +8313,51 @@
           <t>Court 8</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>Sarif Hidayatullah bin Abd Aziz  / Kate Keoh</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Raymond Lim Wee Kiat / Tan Say Sen</t>
+          <t xml:space="preserve">Raymond Lim Wee Kiat / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>2025-05-01 14:15</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">