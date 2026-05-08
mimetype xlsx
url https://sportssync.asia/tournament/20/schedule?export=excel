--- v0 (2025-12-01)
+++ v1 (2026-05-08)
@@ -664,51 +664,51 @@
           <t>2025-08-02 08:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Court X6</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>William Gan / Ân Trương</t>
+          <t>William Gan / Ian Chang</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>TAKAHIRO MIYAZAKI / Daniel Pang Fong Ming</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2025-08-02 08:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
@@ -790,51 +790,51 @@
           <t>2025-08-02 08:20</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court X1</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Daniel Ashraf Bin Daud / Jumberz</t>
+          <t>Daniel Daud / Jumberz</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Cham Ghim Guan / See Wellym</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2025-08-02 08:20</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Court X2</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
@@ -1047,51 +1047,51 @@
           <t>Court X1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Loh Cheng Tao / ng dickson</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Daniel Ashraf Bin Daud / Jumberz</t>
+          <t>Daniel Daud / Jumberz</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2025-08-02 08:40</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court X2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
@@ -1420,51 +1420,51 @@
           <t>2025-08-02 09:00</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Court X6</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>William Gan / Ân Trương</t>
+          <t>William Gan / Ian Chang</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Hon Zhi Hau / Wilson Chor Choon Yap</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>2025-08-02 09:00</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
@@ -1803,51 +1803,51 @@
           <t>Court X1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Samuel Chan Chia King / Chan Guo Jing</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Daniel Ashraf Bin Daud / Jumberz</t>
+          <t>Daniel Daud / Jumberz</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>2025-08-02 09:40</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court X2</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
@@ -2055,51 +2055,51 @@
           <t>Court X1</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Alvin Tie Shiew Shyang / RONAN KING YUENT</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Daniel Ashraf Bin Daud / Jumberz</t>
+          <t>Daniel Daud / Jumberz</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>2025-08-02 10:00</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court X2</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
@@ -2391,51 +2391,51 @@
           <t>Court X6</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t xml:space="preserve">Ooi Ken Ming Alwin / Zafran aiman nuruldin bin zainal abidin </t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>William Gan / Ân Trương</t>
+          <t>William Gan / Ian Chang</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2025-08-02 10:20</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
@@ -2601,51 +2601,51 @@
           <t>Court X6</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Gary Lee Ngee Ann / Chin Jin Jet</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>William Gan / Ân Trương</t>
+          <t>William Gan / Ian Chang</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>2025-08-02 10:40</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
@@ -2937,51 +2937,51 @@
           <t>Court X2</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Alvin Tie Shiew Shyang / RONAN KING YUENT</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>William Gan / Ân Trương</t>
+          <t>William Gan / Ian Chang</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2025-08-02 11:20</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court X3</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
@@ -3777,51 +3777,51 @@
           <t>Court X7</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Hia Lee Ann Christine / Daniel Guy</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2025-08-02 13:30</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court X8</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
@@ -4360,51 +4360,51 @@
           <t>2025-08-02 14:20</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Duncan Tan / Tan Hwee Sin</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>2025-08-02 14:20</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court X8</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
@@ -4948,51 +4948,51 @@
           <t>2025-08-02 15:00</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Weng Sim / RONAN KING YUENT</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>2025-08-02 15:00</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Court X8</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
@@ -5289,51 +5289,51 @@
           <t>Court X8</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Ong Ming Yeang / Ong Kar Rin</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>2025-08-02 15:40</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Court X1</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
@@ -5583,51 +5583,51 @@
           <t>Court X8</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>KINO T / Rinachelle Dieh Ling Teck</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Chan Guo Jing / Catherine Chan Zhe Yen</t>
+          <t>Chan Guo Jing / Catherine Chan</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>2025-08-02 16:00</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Court X1</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">