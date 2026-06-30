--- v1 (2026-05-08)
+++ v2 (2026-06-30)
@@ -3693,51 +3693,51 @@
           <t>Court X5</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Wong Hui Min / Lin Delun Terence</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>HO JOE YEE / CHIA SU KEE</t>
+          <t>Ho Joe Yee / CHIA SU KEE</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>2025-08-02 13:30</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court X6</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
@@ -4276,51 +4276,51 @@
           <t>2025-08-02 14:20</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Court X5</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>HO JOE YEE / CHIA SU KEE</t>
+          <t>Ho Joe Yee / CHIA SU KEE</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Kay / Benjamin Lim Joon Liang</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>2025-08-02 14:20</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Court X6</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
@@ -4864,51 +4864,51 @@
           <t>2025-08-02 15:00</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court X5</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>HO JOE YEE / CHIA SU KEE</t>
+          <t>Ho Joe Yee / CHIA SU KEE</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Wan Arif Faizuddin / Nur Zahira Aisyah binti Zainal Abidin</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>2025-08-02 15:00</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court X6</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
@@ -5205,51 +5205,51 @@
           <t>Court X6</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Chow chee leng / Pang Ling Chee</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>HO JOE YEE / CHIA SU KEE</t>
+          <t>Ho Joe Yee / CHIA SU KEE</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>2025-08-02 15:20</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
@@ -5499,51 +5499,51 @@
           <t>Court X6</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Chang Chee Yoong / Kam Xinhui</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>HO JOE YEE / CHIA SU KEE</t>
+          <t>Ho Joe Yee / CHIA SU KEE</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>2025-08-02 15:40</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Court X7</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">