--- v0 (2026-05-04)
+++ v1 (2026-09-08)
@@ -669,51 +669,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Emmeley lee yee ning / Ku Hui Mei</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Ang Khai Ling / Siow Kok Yik</t>
+          <t>KL Ang / Siow Kok Yik</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2026-05-03 09:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
@@ -874,98 +874,98 @@
           <t>2026-05-03 09:00</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Sheena Lim / Ng Fewlie</t>
+          <t>Lim BEng Heoh / Ng Fewlie</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Wendy Tan / RAIN CHAN</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2026-05-03 09:00</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Wong yin leng / Jean Goh</t>
+          <t xml:space="preserve">Wong yin leng / GOH JIH YI </t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Miki Loi / LIM ZE YIN</t>
+          <t>Miki Loi / Lim Ze Yin</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2026-05-03 09:15</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
@@ -1047,51 +1047,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Vicky ooi / Lilyn Toh</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Ang Khai Ling / Siow Kok Yik</t>
+          <t>KL Ang / Siow Kok Yik</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2026-05-03 09:15</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
@@ -1294,56 +1294,56 @@
           <t>2026-05-03 09:15</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Sheena Lim / Ng Fewlie</t>
+          <t>Lim BEng Heoh / Ng Fewlie</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Miki Loi / LIM ZE YIN</t>
+          <t>Miki Loi / Lim Ze Yin</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2026-05-03 09:15</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
@@ -1504,51 +1504,51 @@
           <t>2026-05-03 09:30</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Pang Pei Gee / Abi Ong Jing En</t>
+          <t>UZZI Pang Pei Gee / Abi Ong Jing En</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Hannysa Yusaa / Zafifah Mohammad</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>2026-05-03 09:30</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
@@ -1714,98 +1714,98 @@
           <t>2026-05-03 09:30</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Sheena Lim / Ng Fewlie</t>
+          <t>Lim BEng Heoh / Ng Fewlie</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Phua hui xin / Choy Xin Yu</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2026-05-03 09:30</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court 10</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Wendy Tan / RAIN CHAN</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Wong yin leng / Jean Goh</t>
+          <t xml:space="preserve">Wong yin leng / GOH JIH YI </t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>2026-05-03 09:45</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
@@ -1929,51 +1929,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>chong shin yi / shi yun wong</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Pang Pei Gee / Abi Ong Jing En</t>
+          <t>UZZI Pang Pei Gee / Abi Ong Jing En</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>2026-05-03 09:45</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
@@ -2349,51 +2349,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Kai / Felicia Colette Lee Shirui</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Pang Pei Gee / Abi Ong Jing En</t>
+          <t>UZZI Pang Pei Gee / Abi Ong Jing En</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>2026-05-03 10:00</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
@@ -2638,51 +2638,51 @@
           <t>2026-05-03 10:15</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Court 1</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Ang Khai Ling / Siow Kok Yik</t>
+          <t>KL Ang / Siow Kok Yik</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Stephanie Leoi / Nick Chen</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2026-05-03 10:15</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
@@ -2727,51 +2727,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Meng Lok Tan / Angel LeeJH</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Pang Pei Gee / Abi Ong Jing En</t>
+          <t>UZZI Pang Pei Gee / Abi Ong Jing En</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>2026-05-03 10:15</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
@@ -3100,51 +3100,51 @@
           <t>2026-05-03 10:30</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Ang Khai Ling / Siow Kok Yik</t>
+          <t>KL Ang / Siow Kok Yik</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Rachel See Siow Yan / Tan Ji Eng</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>2026-05-03 10:30</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
@@ -3315,88 +3315,88 @@
           <t>Court 7</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Phua hui xin / Choy Xin Yu</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Wong yin leng / Jean Goh</t>
+          <t xml:space="preserve">Wong yin leng / GOH JIH YI </t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2026-05-03 10:30</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Miki Loi / LIM ZE YIN</t>
+          <t>Miki Loi / Lim Ze Yin</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Wendy Tan / RAIN CHAN</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>2026-05-03 10:30</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
@@ -3730,98 +3730,98 @@
           <t>2026-05-03 10:45</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Sheena Lim / Ng Fewlie</t>
+          <t>Lim BEng Heoh / Ng Fewlie</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Wong yin leng / Jean Goh</t>
+          <t xml:space="preserve">Wong yin leng / GOH JIH YI </t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2026-05-03 10:45</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court 8</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Phua hui xin / Choy Xin Yu</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Miki Loi / LIM ZE YIN</t>
+          <t>Miki Loi / Lim Ze Yin</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2026-05-03 10:45</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 9</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
@@ -3940,51 +3940,51 @@
           <t>2026-05-03 11:00</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court 2</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Sheena Lim / Ng Fewlie</t>
+          <t>Lim BEng Heoh / Ng Fewlie</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Stephanie Leoi / Nick Chen</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>2026-05-03 11:00</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
@@ -4113,51 +4113,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Poh Min Ting / Poh Min En</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Pang Pei Gee / Abi Ong Jing En</t>
+          <t>UZZI Pang Pei Gee / Abi Ong Jing En</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>2026-05-03 11:00</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court 7</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
@@ -4323,51 +4323,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Michelle Lai / Yu0</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Pang Pei Gee / Abi Ong Jing En</t>
+          <t>UZZI Pang Pei Gee / Abi Ong Jing En</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>2026-05-03 11:15</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">