--- v0 (2026-05-06)
+++ v1 (2026-06-25)
@@ -963,51 +963,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Tan Zhi Zhe</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Bastian basas</t>
+          <t>[e23]Bastian basas</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>2026-04-19 08:30</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
@@ -1299,51 +1299,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Asher Lee Shan Chen</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Bastian basas</t>
+          <t>[e23]Bastian basas</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>2026-04-19 08:45</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
@@ -2302,51 +2302,51 @@
           <t>2026-04-19 09:30</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Bastian basas</t>
+          <t>[e23]Bastian basas</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t xml:space="preserve">MUHAMMAD MUADZ HAKIM BIN MOHD YUSOFF </t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>2026-04-19 09:30</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
@@ -2979,51 +2979,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>YEOH ZHAO CHEN</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Bastian basas</t>
+          <t>[e23]Bastian basas</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>2026-04-19 10:00</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
@@ -3399,51 +3399,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Marco Tan Yi Shen</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Bastian basas</t>
+          <t>[e23]Bastian basas</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>2026-04-19 10:15</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">