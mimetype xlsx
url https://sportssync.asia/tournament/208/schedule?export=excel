--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -748,51 +748,51 @@
           <t>2026-06-13 09:00</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Teh LK / chajunhao</t>
+          <t>LKTeh  / chajunhao</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Fong Alvin / Tai cucuan</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>2026-06-13 09:00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
@@ -1042,51 +1042,51 @@
           <t>2026-06-13 09:00</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Joyce Teoh / Ker Qing Lim</t>
+          <t>Joyce Teoh / Lim Ker Qing</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Cham May May  / Shim bit ngin</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>2026-06-13 09:00</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
@@ -1257,51 +1257,51 @@
           <t>Court B5</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Gun Johnson / Tenson Tang</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Liew Kasheng / Lim Suo Hui</t>
+          <t>S. LIEW / Lim Suo Hui</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>2026-06-13 09:15</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
@@ -1504,51 +1504,51 @@
           <t>2026-06-13 09:15</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>SITI ZAYANAH BINTI LAFIZAR / Norsabrina Binti Noorul Hisham</t>
+          <t>SITI ZAYANAH BINTI LAFIZAR / Sabrina Hisham</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Thor Ming Fung  / Michelle Fong</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>2026-06-13 09:15</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
@@ -1756,51 +1756,51 @@
           <t>2026-06-13 09:15</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Ho Zhuo Xin / Pei Shan See</t>
+          <t>Zhuo Xin Ho / Pei Shan See</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t xml:space="preserve">Ho Joe Yee / Lim Li Yin </t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>2026-06-13 09:15</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
@@ -1929,51 +1929,51 @@
           <t>Court B5</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Yen Then You  / Yen Then Pau</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Liew Kasheng / Lim Suo Hui</t>
+          <t>S. LIEW / Lim Suo Hui</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>2026-06-13 09:30</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
@@ -2092,51 +2092,51 @@
           <t>2026-06-13 09:30</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Teh LK / chajunhao</t>
+          <t>LKTeh  / chajunhao</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Rostam efindi bin Mohd yusuf / Mohamad Saifullah Bin Sulaiman</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>2026-06-13 09:30</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
@@ -2386,51 +2386,51 @@
           <t>2026-06-13 09:30</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Joyce Teoh / Ker Qing Lim</t>
+          <t>Joyce Teoh / Lim Ker Qing</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Ho Lai Peng / Lim saw fern</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2026-06-13 09:30</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
@@ -2853,51 +2853,51 @@
           <t>Court P3</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Jazlynn Chang / Jayne Khoo</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>SITI ZAYANAH BINTI LAFIZAR / Norsabrina Binti Noorul Hisham</t>
+          <t>SITI ZAYANAH BINTI LAFIZAR / Sabrina Hisham</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2026-06-13 09:45</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
@@ -3105,51 +3105,51 @@
           <t>Court G6</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Lee yen yen / Amanda Wong Qian Ru</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Ho Zhuo Xin / Pei Shan See</t>
+          <t>Zhuo Xin Ho / Pei Shan See</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>2026-06-13 09:45</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
@@ -3436,51 +3436,51 @@
           <t>2026-06-13 10:00</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Teh LK / chajunhao</t>
+          <t>LKTeh  / chajunhao</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Marcus Lim Lih-Yang / Alexander Yip Jern How</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>2026-06-13 10:00</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
@@ -3525,51 +3525,51 @@
           <t>Court P3</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Ong Ke Rou / Poh Min Ting</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>SITI ZAYANAH BINTI LAFIZAR / Norsabrina Binti Noorul Hisham</t>
+          <t>SITI ZAYANAH BINTI LAFIZAR / Sabrina Hisham</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>2026-06-13 10:00</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
@@ -3730,98 +3730,98 @@
           <t>2026-06-13 10:00</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Joyce Teoh / Ker Qing Lim</t>
+          <t>Joyce Teoh / Lim Ker Qing</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>THAM WEI MIN / Lee Yen Chee</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>2026-06-13 10:00</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Khoo Hui Ping / Goh li lin</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Ho Zhuo Xin / Pei Shan See</t>
+          <t>Zhuo Xin Ho / Pei Shan See</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2026-06-13 10:00</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
@@ -3940,51 +3940,51 @@
           <t>2026-06-13 10:15</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Liew Kasheng / Lim Suo Hui</t>
+          <t>S. LIEW / Lim Suo Hui</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Tan Wei seong / chong vun jet</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>2026-06-13 10:15</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
@@ -4780,51 +4780,51 @@
           <t>2026-06-13 10:30</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Teh LK / chajunhao</t>
+          <t>LKTeh  / chajunhao</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Kenneth eng / Louis</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>2026-06-13 10:30</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
@@ -5074,98 +5074,98 @@
           <t>2026-06-13 10:30</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Joyce Teoh / Ker Qing Lim</t>
+          <t>Joyce Teoh / Lim Ker Qing</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>CHUA PEI LING@ MIN XUAN  / Claudia Ong</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>2026-06-13 10:30</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t xml:space="preserve">Tan Yee Sann / Suzanne Ong shook Chen </t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Ho Zhuo Xin / Pei Shan See</t>
+          <t>Zhuo Xin Ho / Pei Shan See</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>2026-06-13 10:30</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
@@ -5541,51 +5541,51 @@
           <t>Court G6</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t xml:space="preserve">Tan Yee Sann / Suzanne Ong shook Chen </t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Joyce Teoh / Ker Qing Lim</t>
+          <t>Joyce Teoh / Lim Ker Qing</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>2026-06-13 11:00</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
@@ -5956,51 +5956,51 @@
           <t>2026-06-13 13:00</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>terry law / KK Lee</t>
+          <t>Terry Law / KK Lee</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>Terence Low Der-Shyen / Benjamin Boey</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>2026-06-13 13:00</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
@@ -6082,51 +6082,51 @@
           <t>2026-06-13 13:00</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Vincent Lim Chen Yi / Nicholas Bay</t>
+          <t>Vincent Lim Chen Yi / Nicholas</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>Yong Chuan Ma / Lim Ping Ching</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>2026-06-13 13:00</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
@@ -6465,51 +6465,51 @@
           <t>Court G6</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>Vivian Fortunata  / Lua Yi Fang</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Foo Kit Yin / Vyann Wong</t>
+          <t>Joyce Foo / Vyann Wong</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>2026-06-13 13:15</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
@@ -6549,93 +6549,93 @@
           <t>Court B5</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>Leow kean Tat / Koh Kok Yew</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t xml:space="preserve">GAN CL / Kwan Teck Siong </t>
+          <t xml:space="preserve">Gan CL / Kwan Teck Siong </t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>2026-06-13 13:15</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>Richi Chee / Tan hoong chau</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Lai Joon Li / 伍宏轩</t>
+          <t>Lai Joon Li / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>2026-06-13 13:15</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
@@ -6675,51 +6675,51 @@
           <t>Court P6</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>KUAH SOON THERN / CHIA SU KEE</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Aizat Mat Lani / Ahmad Idham</t>
+          <t>Aizat Mat Lani / Encik Kamil</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>2026-06-13 13:15</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
@@ -7132,98 +7132,98 @@
           <t>2026-06-13 13:30</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>terry law / KK Lee</t>
+          <t>Terry Law / KK Lee</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t xml:space="preserve">GAN CL / Kwan Teck Siong </t>
+          <t xml:space="preserve">Gan CL / Kwan Teck Siong </t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>2026-06-13 13:30</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Tan Chien Boon / Goh chee peng</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Lai Joon Li / 伍宏轩</t>
+          <t>Lai Joon Li / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>2026-06-13 13:30</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
@@ -7258,56 +7258,56 @@
           <t>2026-06-13 13:30</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Vincent Lim Chen Yi / Nicholas Bay</t>
+          <t>Vincent Lim Chen Yi / Nicholas</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Aizat Mat Lani / Ahmad Idham</t>
+          <t>Aizat Mat Lani / Encik Kamil</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>2026-06-13 13:30</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
@@ -8224,51 +8224,51 @@
           <t>2026-06-13 13:45</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Foo Kit Yin / Vyann Wong</t>
+          <t>Joyce Foo / Vyann Wong</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Lee Kar Yee / LIM JIA YING</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>2026-06-13 14:00</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
@@ -8308,51 +8308,51 @@
           <t>2026-06-13 14:00</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>terry law / KK Lee</t>
+          <t>Terry Law / KK Lee</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>Leow kean Tat / Koh Kok Yew</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>2026-06-13 14:00</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
@@ -8434,51 +8434,51 @@
           <t>2026-06-13 14:00</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Vincent Lim Chen Yi / Nicholas Bay</t>
+          <t>Vincent Lim Chen Yi / Nicholas</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>KUAH SOON THERN / CHIA SU KEE</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>2026-06-13 14:00</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
@@ -8896,93 +8896,93 @@
           <t>2026-06-13 14:15</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t xml:space="preserve">GAN CL / Kwan Teck Siong </t>
+          <t xml:space="preserve">Gan CL / Kwan Teck Siong </t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>Terence Low Der-Shyen / Benjamin Boey</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>2026-06-13 14:15</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Lai Joon Li / 伍宏轩</t>
+          <t>Lai Joon Li / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Pang Yung Fay / Chiam kok keong</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>2026-06-13 14:15</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Court B3</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
@@ -9022,51 +9022,51 @@
           <t>2026-06-13 14:15</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Aizat Mat Lani / Ahmad Idham</t>
+          <t>Aizat Mat Lani / Encik Kamil</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>Yong Chuan Ma / Lim Ping Ching</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>2026-06-13 14:15</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
@@ -9405,51 +9405,51 @@
           <t>Court G6</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>Yap Zhen / Er Juck Cha</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Foo Kit Yin / Vyann Wong</t>
+          <t>Joyce Foo / Vyann Wong</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>2026-06-13 14:30</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
@@ -9484,56 +9484,56 @@
           <t>2026-06-13 14:30</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Vincent Lim Chen Yi / Nicholas Bay</t>
+          <t>Vincent Lim Chen Yi / Nicholas</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t xml:space="preserve">GAN CL / Kwan Teck Siong </t>
+          <t xml:space="preserve">Gan CL / Kwan Teck Siong </t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>2026-06-13 14:30</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
@@ -9783,51 +9783,51 @@
           <t>Court B1</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>Wong Hongyih / YHC Eric</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Lai Joon Li / 伍宏轩</t>
+          <t>Lai Joon Li / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>2026-06-13 14:30</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
@@ -10119,51 +10119,51 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>Mah Pei Dong / Chiasuhern</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Vincent Lim Chen Yi / Nicholas Bay</t>
+          <t>Vincent Lim Chen Yi / Nicholas</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>2026-06-13 14:45</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
@@ -10450,51 +10450,51 @@
           <t>2026-06-13 15:00</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>Vincent Lim Chen Yi / Nicholas Bay</t>
+          <t>Vincent Lim Chen Yi / Nicholas</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>Tan Chien Boon / Goh chee peng</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>2026-06-13 15:00</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
@@ -10660,51 +10660,51 @@
           <t>2026-06-13 15:30</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Vincent Lim Chen Yi / Nicholas Bay</t>
+          <t>Vincent Lim Chen Yi / Nicholas</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>LIM YOU ZHE / Justin Ham</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>2026-06-13 15:30</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
@@ -11043,51 +11043,51 @@
           <t>Court P4</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>Poh Min En / Wong Wee Lee</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Eileen Low Siu Ping / David Low</t>
+          <t>Eileen LSP / David Low</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>2026-06-13 16:00</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
@@ -11122,51 +11122,51 @@
           <t>2026-06-13 16:00</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Arisa Shiba</t>
+          <t>Roy Tey / Arisa Shiba</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
           <t xml:space="preserve">Farah Azirah binti Khalit / Chin Kenye </t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>2026-06-13 16:00</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
@@ -11248,51 +11248,51 @@
           <t>2026-06-13 16:00</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>Ow Jia Xin / 伍宏轩</t>
+          <t>Ow Jia Xin / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>Daniel Choong / Wong Jie Yin</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>2026-06-13 16:00</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
@@ -11463,51 +11463,51 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
           <t>ARVIN / Lee Kar Yee</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>Xue Zheng / Weng Sim</t>
+          <t>Teoh Xue Zheng  / Weng Sim</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>2026-06-13 16:15</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
@@ -11631,51 +11631,51 @@
           <t>Court P6</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
           <t>Law / Yumi Toh</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Teh LK / Rico Tan Jia Xuan</t>
+          <t>LKTeh  / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>2026-06-13 16:15</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
@@ -11710,51 +11710,51 @@
           <t>2026-06-13 16:15</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>Nicholas Bay / Ho Zhuo Xin</t>
+          <t>Nicholas / Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>TEH JOE LIN / Tan Chyang jiann</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>2026-06-13 16:15</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
@@ -11841,51 +11841,51 @@
           <t>Court B2</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t xml:space="preserve">Vivian Fortunata  / Ter Ming Wei </t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Hor Mei Yee / Ng Hon Loong</t>
+          <t>Katherine Hor / Ng Hon Loong</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>2026-06-13 16:15</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
@@ -12135,51 +12135,51 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
           <t>Yugi T / lim pek en</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Xue Zheng / Weng Sim</t>
+          <t>Teoh Xue Zheng  / Weng Sim</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>2026-06-13 16:30</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
@@ -12303,51 +12303,51 @@
           <t>Court P6</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
           <t>Lee Xin Ni / Chin Jin Jet</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Teh LK / Rico Tan Jia Xuan</t>
+          <t>LKTeh  / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>2026-06-13 16:30</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
@@ -12466,98 +12466,98 @@
           <t>2026-06-13 16:30</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Arisa Shiba</t>
+          <t>Roy Tey / Arisa Shiba</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
           <t>Ahmad Raimi Bin Abd Razak  / Yap Suet Nee</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>2026-06-13 16:30</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>Mohd Rizal Haniffa / Aqilah Aziz</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Hor Mei Yee / Ng Hon Loong</t>
+          <t>Katherine Hor / Ng Hon Loong</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>2026-06-13 16:30</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
@@ -12592,51 +12592,51 @@
           <t>2026-06-13 16:30</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>Ow Jia Xin / 伍宏轩</t>
+          <t>Ow Jia Xin / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>WILSON TAN / Ho Lai Peng</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>2026-06-13 16:30</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Court G5</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
@@ -13054,56 +13054,56 @@
           <t>2026-06-13 16:45</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>Court P4</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>Eileen Low Siu Ping / David Low</t>
+          <t>Eileen LSP / David Low</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>Nicholas Bay / Ho Zhuo Xin</t>
+          <t>Nicholas / Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t>2026-06-13 16:45</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
@@ -13731,51 +13731,51 @@
           <t>Court P4</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
           <t>Poh Min En / Wong Wee Lee</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>Nicholas Bay / Ho Zhuo Xin</t>
+          <t>Nicholas / Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
           <t>2026-06-13 17:00</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
@@ -13810,51 +13810,51 @@
           <t>2026-06-13 17:00</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Arisa Shiba</t>
+          <t>Roy Tey / Arisa Shiba</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
           <t xml:space="preserve">Siau Hung Lai / Ng chee keong </t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>2026-06-13 17:00</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
@@ -14188,51 +14188,51 @@
           <t>2026-06-13 17:15</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>Xue Zheng / Weng Sim</t>
+          <t>Teoh Xue Zheng  / Weng Sim</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
           <t>Desiree Siow Hao Shan / Yong Jing Ren</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>2026-06-13 17:15</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
@@ -14314,51 +14314,51 @@
           <t>2026-06-13 17:15</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Court P6</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>Teh LK / Rico Tan Jia Xuan</t>
+          <t>LKTeh  / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
           <t>Lim Yih Teng / Cheong Jin Li</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>2026-06-13 17:15</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
@@ -14403,51 +14403,51 @@
           <t>Court P4</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
           <t>TEH JOE LIN / Tan Chyang jiann</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>Eileen Low Siu Ping / David Low</t>
+          <t>Eileen LSP / David Low</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>2026-06-13 17:15</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Court P3</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
@@ -14524,93 +14524,93 @@
           <t>2026-06-13 17:15</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>Hor Mei Yee / Ng Hon Loong</t>
+          <t>Katherine Hor / Ng Hon Loong</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>Wallace Low  / Liew Kai Wen</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>2026-06-13 17:15</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>Ow Jia Xin / 伍宏轩</t>
+          <t>Ow Jia Xin / Goh Hong Xuan</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
           <t>M. / Loh Sern Yi</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>2026-06-13 17:15</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
@@ -14860,51 +14860,51 @@
           <t>2026-06-13 17:30</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>Teh LK / Rico Tan Jia Xuan</t>
+          <t>LKTeh  / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
           <t>Ian Chang / Chooi Mei Yan</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
           <t>2026-06-13 17:30</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Court B4</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
@@ -15154,140 +15154,140 @@
           <t>2026-06-13 17:30</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>Court B1</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / Arisa Shiba</t>
+          <t>Roy Tey / Arisa Shiba</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
           <t>Ong Hoay Yee / Mooi Chee Leong</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
           <t>2026-06-13 17:30</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>Court B2</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
           <t>Wan Xuan Ang / Kelvin Loh Jia Yee</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>Hor Mei Yee / Ng Hon Loong</t>
+          <t>Katherine Hor / Ng Hon Loong</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t>2026-06-13 17:30</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>Court G3</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
           <t>Gavin Kee Wee Kheng / Poh Min Ting</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>Nicholas Bay / Ho Zhuo Xin</t>
+          <t>Nicholas / Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>2026-06-13 17:30</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Court G4</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
@@ -15495,51 +15495,51 @@
           <t>Court B6</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
           <t>Desiree Siow Hao Shan / Yong Jing Ren</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>Teh LK / Rico Tan Jia Xuan</t>
+          <t>LKTeh  / Rico Tan Jia Xuan</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>2026-06-13 17:45</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>Court B5</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
@@ -15747,51 +15747,51 @@
           <t>Court G5</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t xml:space="preserve">Chan wai kit / Yap Kai Lin </t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>Nicholas Bay / Ho Zhuo Xin</t>
+          <t>Nicholas / Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
           <t>2026-06-13 17:45</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>Court G6</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
@@ -15957,51 +15957,51 @@
           <t>Court P5</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
           <t>Eugene G / Cindy Koh</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>Nicholas Bay / Ho Zhuo Xin</t>
+          <t>Nicholas / Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>2026-06-13 18:30</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Court B6</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
@@ -16083,51 +16083,51 @@
           <t>Court P6</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
           <t>le lian sheng / Yeo Yan Jun</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>Nicholas Bay / Ho Zhuo Xin</t>
+          <t>Nicholas / Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
           <t>2026-06-13 18:30</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>Court P5</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">