--- v0 (2025-12-01)
+++ v1 (2026-06-14)
@@ -1588,51 +1588,51 @@
           <t>2025-08-03 11:30</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Nicholas wong / Low Kah Wai</t>
+          <t>Nicholas wong / David Low</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Wallace Low  / LAI FU HSUAN</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>2025-08-03 11:30</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
@@ -1719,51 +1719,51 @@
           <t>Court 3</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Lieu Kai Ye / NG JIN YUAN</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Azri Luqman bin Rozaiman / Cheong Zhen Wei</t>
+          <t>Azri Luqman bin Rozaiman / Dwayne</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>2025-08-03 11:45</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
@@ -1845,130 +1845,130 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve">Quah Yi Hann / Quah Yi Chen </t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Phua Keh sheng / Shawn Goh Song Wey</t>
+          <t>Phua Keh sheng / Nwahs</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2025-08-03 12:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Tan Hong Sun / Lucky Tuoyo</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Azri Luqman bin Rozaiman / Cheong Zhen Wei</t>
+          <t>Azri Luqman bin Rozaiman / Dwayne</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2025-08-03 12:00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Nicholas wong / Low Kah Wai</t>
+          <t>Nicholas wong / David Low</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Mah Chong Weng / Sim Xing Run</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>2025-08-03 12:00</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
@@ -2013,51 +2013,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Ong Kai Wen  / CHEW WAI MENG</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Phua Keh sheng / Shawn Goh Song Wey</t>
+          <t>Phua Keh sheng / Nwahs</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>2025-08-03 12:15</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
@@ -2260,51 +2260,51 @@
           <t>2025-08-03 12:30</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Nicholas wong / Low Kah Wai</t>
+          <t>Nicholas wong / David Low</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Tey Wee Tiong / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2025-08-03 12:30</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
@@ -2386,51 +2386,51 @@
           <t>2025-08-03 12:45</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Azri Luqman bin Rozaiman / Cheong Zhen Wei</t>
+          <t>Azri Luqman bin Rozaiman / Dwayne</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t xml:space="preserve">Tan Chern Hwee / Fang chin poh </t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>2025-08-03 12:45</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
@@ -2512,51 +2512,51 @@
           <t>2025-08-03 12:45</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Phua Keh sheng / Shawn Goh Song Wey</t>
+          <t>Phua Keh sheng / Nwahs</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Wong Zhong Hao / Kew guan yi</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>2025-08-03 13:00</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
@@ -2643,93 +2643,93 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Ng Wei Cong / Adrian Ng Chen Yip</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Nicholas wong / Low Kah Wai</t>
+          <t>Nicholas wong / David Low</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>2025-08-03 13:00</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t xml:space="preserve">Lee Kok Qing / Shawn Ng Zheng </t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Azri Luqman bin Rozaiman / Cheong Zhen Wei</t>
+          <t>Azri Luqman bin Rozaiman / Dwayne</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>2025-08-03 13:15</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
@@ -2848,51 +2848,51 @@
           <t>2025-08-03 13:15</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Phua Keh sheng / Shawn Goh Song Wey</t>
+          <t>Phua Keh sheng / Nwahs</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>CHAN JIA HAO / Wong Hoo Keat</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2025-08-03 13:30</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
@@ -2932,51 +2932,51 @@
           <t>2025-08-03 13:30</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Nicholas wong / Low Kah Wai</t>
+          <t>Nicholas wong / David Low</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Haziq bin Hamizan / Hazmi Bin Hamizan</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2025-08-03 13:30</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
@@ -3063,51 +3063,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Lieu Kai Ye / NG JIN YUAN</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Nicholas wong / Low Kah Wai</t>
+          <t>Nicholas wong / David Low</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>2025-08-03 13:45</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
@@ -3184,51 +3184,51 @@
           <t>2025-08-03 14:00</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Nicholas wong / Low Kah Wai</t>
+          <t>Nicholas wong / David Low</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>HUAN CHAN FEI  / Lim Sze Khoon</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2025-08-03 14:15</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
@@ -3436,51 +3436,51 @@
           <t>2025-08-03 14:30</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Law / Toh Yu Ming</t>
+          <t>Law / Yumi Toh</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>PUTERI NAJIA / Ahmad Hazeeq</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>2025-08-03 14:30</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
@@ -3777,51 +3777,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Woo Sau Juinn  / Ang Choon Siew</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Law / Toh Yu Ming</t>
+          <t>Law / Yumi Toh</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>2025-08-03 15:00</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
@@ -3945,51 +3945,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t xml:space="preserve">Alicia Chan Sook Ching / Benjamin Choong Myi Yang </t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Law / Toh Yu Ming</t>
+          <t>Law / Yumi Toh</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>2025-08-03 15:15</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
@@ -4365,51 +4365,51 @@
           <t>Court 6</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Azzim Zahid bin Azmi / Jessica Keng Jia Hui</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Koh Joe Soon / Hoh Yun Yee</t>
+          <t>Koh Joe Soon / Janice Hoh</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>2025-08-03 16:00</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
@@ -4491,51 +4491,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>LIM CHEN PYNG / Lee Kar Yee</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Loh Chi Young / Jayne Khoo Ya Qian</t>
+          <t>Loh Chi Young / Jayne Khoo</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>2025-08-03 16:00</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
@@ -4659,51 +4659,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>chet vin / Lynn</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Loh Chi Young / Jayne Khoo Ya Qian</t>
+          <t>Loh Chi Young / Jayne Khoo</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>2025-08-03 16:15</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
@@ -4864,51 +4864,51 @@
           <t>2025-08-03 16:30</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Koh Joe Soon / Hoh Yun Yee</t>
+          <t>Koh Joe Soon / Janice Hoh</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Carmille Wong Szu Yen  / Mark Lee Wen Hoong</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>2025-08-03 16:45</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
@@ -5158,98 +5158,98 @@
           <t>2025-08-03 17:00</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Loh Chi Young / Jayne Khoo Ya Qian</t>
+          <t>Loh Chi Young / Jayne Khoo</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Wong Kai Je / Wai Seun Wong</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2025-08-03 17:00</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t xml:space="preserve">Hong Mei Zoh / Quah Jia Sheng </t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Koh Joe Soon / Hoh Yun Yee</t>
+          <t>Koh Joe Soon / Janice Hoh</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>2025-08-03 17:15</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Court 3</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">