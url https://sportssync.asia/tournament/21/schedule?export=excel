--- v1 (2026-06-14)
+++ v2 (2026-08-10)
@@ -585,51 +585,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Lim Wen Hann / Michael Lu Ding Wu</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>TAKAHIRO MIYAZAKI / Iman Bin Azizul</t>
+          <t>TAKAHIRO MIYAZAKI / Iman Azizul</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2025-08-03 10:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
@@ -1084,51 +1084,51 @@
           <t>2025-08-03 10:45</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>TAKAHIRO MIYAZAKI / Iman Bin Azizul</t>
+          <t>TAKAHIRO MIYAZAKI / Iman Azizul</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Wong Kai Je / Wong Teck Choon</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>2025-08-03 10:45</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
@@ -1425,51 +1425,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Jason Chew Jia Hee / Mark Lee Wen Hoong</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>TAKAHIRO MIYAZAKI / Iman Bin Azizul</t>
+          <t>TAKAHIRO MIYAZAKI / Iman Azizul</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>2025-08-03 11:15</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
@@ -1756,51 +1756,51 @@
           <t>2025-08-03 11:45</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Mah Chong Weng / Sim Xing Run</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>2025-08-03 11:45</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
@@ -2097,51 +2097,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Wallace Low  / LAI FU HSUAN</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>2025-08-03 12:15</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
@@ -2265,51 +2265,51 @@
           <t>Court 4</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Nicholas wong / David Low</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>2025-08-03 12:30</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
@@ -2764,51 +2764,51 @@
           <t>2025-08-03 13:15</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Court 4</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>POOI HOE KOK / Eng thian gun</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>2025-08-03 13:15</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
@@ -2979,51 +2979,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>HUAN CHAN FEI  / Lim Sze Khoon</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Tey Wee Tiong / TI LIEN KUNG</t>
+          <t>Roy Tey / TI LIEN KUNG</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>2025-08-03 13:30</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
@@ -3483,51 +3483,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Gan Yong Seng / Anna Lee</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Shannon Yu Si Qing / LEE TET ROY</t>
+          <t>Yu Shannon / LEE TET ROY</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>2025-08-03 14:30</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
@@ -3651,51 +3651,51 @@
           <t>Court 5</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Ong Kai Wen  / Eng Xia Sin</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Shannon Yu Si Qing / LEE TET ROY</t>
+          <t>Yu Shannon / LEE TET ROY</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>2025-08-03 14:45</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
@@ -4150,51 +4150,51 @@
           <t>2025-08-03 15:30</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Court 5</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Shannon Yu Si Qing / LEE TET ROY</t>
+          <t>Yu Shannon / LEE TET ROY</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Sua Li Qing / Dickson Lau</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>2025-08-03 15:30</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Court 6</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">