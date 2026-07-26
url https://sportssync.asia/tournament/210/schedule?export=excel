--- v0 (2026-05-31)
+++ v1 (2026-07-26)
@@ -4407,51 +4407,51 @@
           <t>Court V7</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Qurratul Ayn Binti Muhammad Akram</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t xml:space="preserve">TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>2026-05-29 12:00</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
@@ -4785,51 +4785,51 @@
           <t>Court V7</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>Tan Lyn Lii</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t xml:space="preserve">TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>2026-05-29 12:15</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
@@ -5914,51 +5914,51 @@
           <t>2026-05-29 12:45</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Court V7</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t xml:space="preserve">TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Iyris Mohd Irwan</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>2026-05-29 13:00</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
@@ -6292,51 +6292,51 @@
           <t>2026-05-29 13:00</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Court V7</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t xml:space="preserve">TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>Ayra Marissa binti Abdul Azizul Rahim</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>2026-05-29 13:15</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
@@ -6675,51 +6675,51 @@
           <t>Court V7</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>Tan Lyn Lii</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t xml:space="preserve">TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>2026-05-29 13:30</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
@@ -7851,51 +7851,51 @@
           <t>Court V2</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>Oh Yi Jin</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Bastian basas</t>
+          <t>[e23]Bastian basas</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>2026-05-29 14:30</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
@@ -8229,51 +8229,51 @@
           <t>Court V2</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>lam yu yang</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Bastian basas</t>
+          <t>[e23]Bastian basas</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>2026-05-29 14:45</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
@@ -9190,51 +9190,51 @@
           <t>2026-05-29 15:30</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Bastian basas</t>
+          <t>[e23]Bastian basas</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>Phạm Bá Tùng</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>2026-05-29 15:30</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
@@ -10072,51 +10072,51 @@
           <t>2026-05-29 16:30</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN / Delisha Amanda Binti Muhamad Ezuwan</t>
+          <t>[LEAPMOTOR] JAYMIE / Delisha Amanda Binti Muhamad Ezuwan</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>Melissa Jofyn Looi / Selene Seh Xin Leng</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>2026-05-29 16:45</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
@@ -10240,51 +10240,51 @@
           <t>2026-05-29 16:45</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEA NAJYA BINTI AHMAD NAZIR  / TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>NEA NAJYA BINTI AHMAD NAZIR  / Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>Đan Linh Hương / Nguyễn Khánh Linh</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>2026-05-29 16:45</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
@@ -10329,51 +10329,51 @@
           <t>Court V6</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>Nguyễn Minh Thư / Nguyễn Hà My</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN / Delisha Amanda Binti Muhamad Ezuwan</t>
+          <t>[LEAPMOTOR] JAYMIE / Delisha Amanda Binti Muhamad Ezuwan</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>2026-05-29 17:00</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
@@ -10581,51 +10581,51 @@
           <t>Court V4</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>KIM NARDINE MARISSE BINTI MOHD HAKIM / KIM DAHEEN NIQREESA BINTI MOHD HAKIM</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEA NAJYA BINTI AHMAD NAZIR  / TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>NEA NAJYA BINTI AHMAD NAZIR  / Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>2026-05-29 17:00</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
@@ -10665,51 +10665,51 @@
           <t>Court V6</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t xml:space="preserve">Cherilyn Ng Zhuo En  / Kaitlyn Koh </t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN / Delisha Amanda Binti Muhamad Ezuwan</t>
+          <t>[LEAPMOTOR] JAYMIE / Delisha Amanda Binti Muhamad Ezuwan</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>2026-05-29 17:15</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
@@ -10917,93 +10917,93 @@
           <t>Court V4</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>Nguyễn Minh Thư / Nguyễn Hà My</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEA NAJYA BINTI AHMAD NAZIR  / TAALIA ALAIA BINTI AHMAD NAZIR </t>
+          <t>NEA NAJYA BINTI AHMAD NAZIR  / Taalia Alaia Binti Ahmad Nazir</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>2026-05-29 17:15</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>Vũ Yến Phương / Vũ Yến Nhi</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN / Delisha Amanda Binti Muhamad Ezuwan</t>
+          <t>[LEAPMOTOR] JAYMIE / Delisha Amanda Binti Muhamad Ezuwan</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>2026-05-29 17:15</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
@@ -11710,51 +11710,51 @@
           <t>2026-05-29 18:00</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN / Delisha Amanda Binti Muhamad Ezuwan</t>
+          <t>[LEAPMOTOR] JAYMIE / Delisha Amanda Binti Muhamad Ezuwan</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t xml:space="preserve">Cherilyn Ng Zhuo En  / Kaitlyn Koh </t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>2026-05-29 18:15</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
@@ -11967,51 +11967,51 @@
           <t>Court V6</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
           <t>Vũ Yến Phương / Vũ Yến Nhi</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>JAYMIE NGOW ZI XUAN / Delisha Amanda Binti Muhamad Ezuwan</t>
+          <t>[LEAPMOTOR] JAYMIE / Delisha Amanda Binti Muhamad Ezuwan</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>2026-05-29 19:30</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
@@ -15574,51 +15574,51 @@
           <t>2026-05-30 08:00</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>Elton Liew Ze Thong  / Bastian basas</t>
+          <t>Elton Liew Ze Thong  / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t>Đào Nguyên Bảo Nam / Đặng Gia Huy</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>2026-05-30 08:00</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>Court V7</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
@@ -15910,51 +15910,51 @@
           <t>2026-05-30 08:15</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>宮島悠慎 / Kanan Nagata</t>
+          <t>Yuma Miyajima / Kanan Nagata</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
           <t>Phạm Tùng Bách / Trần Gia Vũ</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>2026-05-30 08:15</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
@@ -16330,51 +16330,51 @@
           <t>2026-05-30 08:30</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>Elton Liew Ze Thong  / Bastian basas</t>
+          <t>Elton Liew Ze Thong  / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t>Lê Tiến Dũng / Nguyễn Thanh Tùng</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>2026-05-30 08:30</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>Court V7</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
@@ -16629,51 +16629,51 @@
           <t>Court V5</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
           <t>Phạm Bá Tùng / Ong Quốc Khánh</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>宮島悠慎 / Kanan Nagata</t>
+          <t>Yuma Miyajima / Kanan Nagata</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>2026-05-30 08:45</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
@@ -16965,88 +16965,88 @@
           <t>Court V5</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
           <t xml:space="preserve">AHMED AIZAAD KHAIRIE / Aston Liew Ze Khai </t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>宮島悠慎 / Kanan Nagata</t>
+          <t>Yuma Miyajima / Kanan Nagata</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
           <t>2026-05-30 09:00</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>Elton Liew Ze Thong  / Bastian basas</t>
+          <t>Elton Liew Ze Thong  / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
           <t>Tan Fu Zheng / Marco tan Yi shen</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
           <t>2026-05-30 09:00</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>Court V7</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
@@ -19186,51 +19186,51 @@
           <t>2026-05-30 12:15</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
           <t>Nguyễn Vũ Hải Khang / Lê Bảo Lâm</t>
         </is>
       </c>
       <c r="H449" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
           <t>2026-05-30 12:15</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
@@ -19438,51 +19438,51 @@
           <t>2026-05-30 12:30</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
           <t>Justin Yu / Quenton Yu</t>
         </is>
       </c>
       <c r="H455" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
           <t>2026-05-30 12:30</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
@@ -19732,51 +19732,51 @@
           <t>2026-05-30 12:45</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
           <t>TBD</t>
         </is>
       </c>
       <c r="H462" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
           <t>2026-05-30 12:45</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
@@ -20068,51 +20068,51 @@
           <t>2026-05-30 13:00</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>Marco Tan Yi Shen / Bastian basas</t>
+          <t>Marco Tan Yi Shen / [e23]Bastian basas</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
           <t>Tan Fu Zheng / lam yu yang</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
           <t>2026-05-30 13:00</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
@@ -20824,51 +20824,51 @@
           <t>2026-05-30 14:00</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>CHAN KAH JUN / JAYMIE NGOW ZI XUAN</t>
+          <t>CHAN KAH JUN / [LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="G488" t="inlineStr">
         <is>
           <t>Lê Tiến Dũng / Nông Trang Nhung</t>
         </is>
       </c>
       <c r="H488" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
           <t>2026-05-30 14:00</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
@@ -21160,51 +21160,51 @@
           <t>2026-05-30 14:15</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>CHAN KAH JUN / JAYMIE NGOW ZI XUAN</t>
+          <t>CHAN KAH JUN / [LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="G496" t="inlineStr">
         <is>
           <t>Adriana Marissa Rania Binti Abdullah / ADHAM MUQRI BIN ABDULLAH</t>
         </is>
       </c>
       <c r="H496" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
           <t>2026-05-30 14:15</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
@@ -21501,51 +21501,51 @@
           <t>Court P1</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
           <t>lam yu yang / Nurul Afrin Kaiyisah Binti Hamrizan</t>
         </is>
       </c>
       <c r="G504" t="inlineStr">
         <is>
-          <t>CHAN KAH JUN / JAYMIE NGOW ZI XUAN</t>
+          <t>CHAN KAH JUN / [LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="H504" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
           <t>2026-05-30 14:30</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
@@ -21790,51 +21790,51 @@
           <t>2026-05-30 14:45</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
-          <t>CHAN KAH JUN / JAYMIE NGOW ZI XUAN</t>
+          <t>CHAN KAH JUN / [LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="G511" t="inlineStr">
         <is>
           <t>Nguyễn Đức Hiếu / Vũ Yến Nhi</t>
         </is>
       </c>
       <c r="H511" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
           <t>2026-05-30 14:45</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
@@ -21963,51 +21963,51 @@
           <t>Court P1</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
           <t xml:space="preserve">Jayden Liew Ze Chen / Batrisyia Elvina </t>
         </is>
       </c>
       <c r="G515" t="inlineStr">
         <is>
-          <t>CHAN KAH JUN / JAYMIE NGOW ZI XUAN</t>
+          <t>CHAN KAH JUN / [LEAPMOTOR] JAYMIE</t>
         </is>
       </c>
       <c r="H515" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
           <t>2026-05-30 15:00</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
@@ -24987,51 +24987,51 @@
           <t>Court V5</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E587" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
           <t>Benjamin Choong Myi Yang  / Zoee Low</t>
         </is>
       </c>
       <c r="G587" t="inlineStr">
         <is>
-          <t>Lieu Kai Ye / Beatrice Lau Le Yun</t>
+          <t>Lieu Kai Ye / Beatrice</t>
         </is>
       </c>
       <c r="H587" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
           <t>2026-05-30 19:15</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
@@ -25108,51 +25108,51 @@
           <t>2026-05-30 19:30</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E590" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
         <is>
-          <t>GARY WONG WENG KAI / Tan Say Sen</t>
+          <t xml:space="preserve">GARY WONG WENG KAI / Susan Tan </t>
         </is>
       </c>
       <c r="G590" t="inlineStr">
         <is>
           <t>Lye Jun Cheng / Wong Pui Mei</t>
         </is>
       </c>
       <c r="H590" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
           <t>2026-05-30 19:30</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
@@ -25192,98 +25192,98 @@
           <t>2026-05-30 19:30</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E592" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F592" t="inlineStr">
         <is>
-          <t>DORIS LIM / Marcus Lim Lih-Yang</t>
+          <t>Doris Lim / Marcus Lim Lih-Yang</t>
         </is>
       </c>
       <c r="G592" t="inlineStr">
         <is>
           <t>SUSAN LEE / Jeffrey teoh Kar lim</t>
         </is>
       </c>
       <c r="H592" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
           <t>2026-05-30 19:30</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E593" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F593" t="inlineStr">
         <is>
           <t>Samuel Chan Chia King / Catherine Chan</t>
         </is>
       </c>
       <c r="G593" t="inlineStr">
         <is>
-          <t>EugeneTaiYuZhe / Audrey Chan Ai Shan</t>
+          <t>EugeneTaiYuZhe / Audrey Chan</t>
         </is>
       </c>
       <c r="H593" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
           <t>2026-05-30 19:30</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
@@ -25528,98 +25528,98 @@
           <t>2026-05-30 19:45</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E600" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
-          <t>DORIS LIM / Marcus Lim Lih-Yang</t>
+          <t>Doris Lim / Marcus Lim Lih-Yang</t>
         </is>
       </c>
       <c r="G600" t="inlineStr">
         <is>
           <t>Gina Lim Swee Mei / Tan Lian Kee</t>
         </is>
       </c>
       <c r="H600" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
           <t>2026-05-30 19:45</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E601" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
           <t>Sam Yap / Poh Min En</t>
         </is>
       </c>
       <c r="G601" t="inlineStr">
         <is>
-          <t>EugeneTaiYuZhe / Audrey Chan Ai Shan</t>
+          <t>EugeneTaiYuZhe / Audrey Chan</t>
         </is>
       </c>
       <c r="H601" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
           <t>2026-05-30 19:45</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
@@ -25785,51 +25785,51 @@
           <t>Court V1</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E606" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
           <t>Jolis Tan Hwee Wun / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="G606" t="inlineStr">
         <is>
-          <t>GARY WONG WENG KAI / Tan Say Sen</t>
+          <t xml:space="preserve">GARY WONG WENG KAI / Susan Tan </t>
         </is>
       </c>
       <c r="H606" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
           <t>2026-05-30 20:00</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
@@ -25990,51 +25990,51 @@
           <t>2026-05-30 20:00</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E611" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
-          <t>Lieu Kai Ye / Beatrice Lau Le Yun</t>
+          <t>Lieu Kai Ye / Beatrice</t>
         </is>
       </c>
       <c r="G611" t="inlineStr">
         <is>
           <t>Ooi Kai Rou / ANBALAGAN A/L SUBRAMANIAM</t>
         </is>
       </c>
       <c r="H611" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
           <t>2026-05-30 20:00</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
@@ -26121,51 +26121,51 @@
           <t>Court V1</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E614" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
           <t>BaoBao / Dan L</t>
         </is>
       </c>
       <c r="G614" t="inlineStr">
         <is>
-          <t>GARY WONG WENG KAI / Tan Say Sen</t>
+          <t xml:space="preserve">GARY WONG WENG KAI / Susan Tan </t>
         </is>
       </c>
       <c r="H614" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
           <t>2026-05-30 20:15</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
@@ -26200,51 +26200,51 @@
           <t>2026-05-30 20:15</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E616" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
-          <t>DORIS LIM / Marcus Lim Lih-Yang</t>
+          <t>Doris Lim / Marcus Lim Lih-Yang</t>
         </is>
       </c>
       <c r="G616" t="inlineStr">
         <is>
           <t>DAYA SHAMSUDDIN / Muhammad azfar zakariah</t>
         </is>
       </c>
       <c r="H616" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
           <t>2026-05-30 20:15</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
@@ -26578,51 +26578,51 @@
           <t>2026-05-30 20:30</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D625" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E625" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F625" t="inlineStr">
         <is>
-          <t>EugeneTaiYuZhe / Audrey Chan Ai Shan</t>
+          <t>EugeneTaiYuZhe / Audrey Chan</t>
         </is>
       </c>
       <c r="G625" t="inlineStr">
         <is>
           <t>Tey sin wei / Lim wee ping</t>
         </is>
       </c>
       <c r="H625" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
           <t>2026-05-30 20:30</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
@@ -26667,51 +26667,51 @@
           <t>Court V5</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E627" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F627" t="inlineStr">
         <is>
           <t>Faith Goh Shin Huey / Chai Chee Yen</t>
         </is>
       </c>
       <c r="G627" t="inlineStr">
         <is>
-          <t>Lieu Kai Ye / Beatrice Lau Le Yun</t>
+          <t>Lieu Kai Ye / Beatrice</t>
         </is>
       </c>
       <c r="H627" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
           <t>2026-05-30 20:30</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
@@ -26914,51 +26914,51 @@
           <t>2026-05-30 20:45</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E633" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
-          <t>EugeneTaiYuZhe / Audrey Chan Ai Shan</t>
+          <t>EugeneTaiYuZhe / Audrey Chan</t>
         </is>
       </c>
       <c r="G633" t="inlineStr">
         <is>
           <t>DAYA SHAMSUDDIN / Muhammad azfar zakariah</t>
         </is>
       </c>
       <c r="H633" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
           <t>2026-05-30 20:45</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
@@ -27045,51 +27045,51 @@
           <t>Court V5</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E636" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F636" t="inlineStr">
         <is>
           <t xml:space="preserve">Alexander Yip Jern How / Jacy Chen </t>
         </is>
       </c>
       <c r="G636" t="inlineStr">
         <is>
-          <t>Lieu Kai Ye / Beatrice Lau Le Yun</t>
+          <t>Lieu Kai Ye / Beatrice</t>
         </is>
       </c>
       <c r="H636" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
           <t>2026-05-30 20:45</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
@@ -27171,51 +27171,51 @@
           <t>Court P1</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E639" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F639" t="inlineStr">
         <is>
           <t>Ow Jia Xin / chajunhao</t>
         </is>
       </c>
       <c r="G639" t="inlineStr">
         <is>
-          <t>EugeneTaiYuZhe / Audrey Chan Ai Shan</t>
+          <t>EugeneTaiYuZhe / Audrey Chan</t>
         </is>
       </c>
       <c r="H639" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
           <t>2026-05-30 21:00</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
@@ -27675,51 +27675,51 @@
           <t>Court V4</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E651" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F651" t="inlineStr">
         <is>
           <t>Wong Khee Chun / LOW JUN HONG</t>
         </is>
       </c>
       <c r="G651" t="inlineStr">
         <is>
-          <t xml:space="preserve">Goh nai qiang / Arvin Arul </t>
+          <t>Goh nai qiang / ARVIN</t>
         </is>
       </c>
       <c r="H651" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
           <t>2026-05-31 08:00</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
@@ -28594,51 +28594,51 @@
           <t>2026-05-31 08:45</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D673" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E673" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F673" t="inlineStr">
         <is>
-          <t xml:space="preserve">Goh nai qiang / Arvin Arul </t>
+          <t>Goh nai qiang / ARVIN</t>
         </is>
       </c>
       <c r="G673" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Hiew Shun Wen</t>
         </is>
       </c>
       <c r="H673" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
           <t>2026-05-31 08:45</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
@@ -29103,51 +29103,51 @@
           <t>Court V4</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E685" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F685" t="inlineStr">
         <is>
           <t>Lu Hao Yuen / LIM ENG KEONG</t>
         </is>
       </c>
       <c r="G685" t="inlineStr">
         <is>
-          <t xml:space="preserve">Goh nai qiang / Arvin Arul </t>
+          <t>Goh nai qiang / ARVIN</t>
         </is>
       </c>
       <c r="H685" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
           <t>2026-05-31 09:15</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
@@ -30153,51 +30153,51 @@
           <t>Court V6</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D710" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E710" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F710" t="inlineStr">
         <is>
           <t>Joey Cheng / Gan Kai Wen</t>
         </is>
       </c>
       <c r="G710" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / CHAN KAH JUN</t>
+          <t>Audrey Chan / CHAN KAH JUN</t>
         </is>
       </c>
       <c r="H710" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
           <t>2026-05-31 10:30</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
           <t>Court V7</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D711" t="inlineStr">
@@ -30867,51 +30867,51 @@
           <t>Court V7</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D727" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E727" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F727" t="inlineStr">
         <is>
           <t>Wong Khee Chun / Megan Layla Foo</t>
         </is>
       </c>
       <c r="G727" t="inlineStr">
         <is>
-          <t xml:space="preserve">NGU HUEY WEN / Arvin Arul </t>
+          <t>NGU HUEY WEN / ARVIN</t>
         </is>
       </c>
       <c r="H727" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
           <t>2026-05-31 11:15</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D728" t="inlineStr">
@@ -31119,93 +31119,93 @@
           <t>Court V6</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D733" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E733" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F733" t="inlineStr">
         <is>
           <t>Marcus Chee Hong Yuan / Koay Yi Ling</t>
         </is>
       </c>
       <c r="G733" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / CHAN KAH JUN</t>
+          <t>Audrey Chan / CHAN KAH JUN</t>
         </is>
       </c>
       <c r="H733" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
           <t>2026-05-31 11:15</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
           <t>Court V7</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D734" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E734" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F734" t="inlineStr">
         <is>
           <t>LOH JI XIANG / GIANG HUYEN TRANG SUNNIE</t>
         </is>
       </c>
       <c r="G734" t="inlineStr">
         <is>
-          <t xml:space="preserve">NGU HUEY WEN / Arvin Arul </t>
+          <t>NGU HUEY WEN / ARVIN</t>
         </is>
       </c>
       <c r="H734" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
           <t>2026-05-31 11:30</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D735" t="inlineStr">
@@ -31702,93 +31702,93 @@
           <t>2026-05-31 11:45</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D747" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E747" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F747" t="inlineStr">
         <is>
-          <t>Audrey Chan Ai Shan / CHAN KAH JUN</t>
+          <t>Audrey Chan / CHAN KAH JUN</t>
         </is>
       </c>
       <c r="G747" t="inlineStr">
         <is>
           <t>Brandon Fong Jay Shern / BaoBao</t>
         </is>
       </c>
       <c r="H747" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
           <t>2026-05-31 11:45</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
           <t>Court V7</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D748" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E748" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F748" t="inlineStr">
         <is>
-          <t xml:space="preserve">NGU HUEY WEN / Arvin Arul </t>
+          <t>NGU HUEY WEN / ARVIN</t>
         </is>
       </c>
       <c r="G748" t="inlineStr">
         <is>
           <t>Hon Zhi Hau / Ong Pei Chi</t>
         </is>
       </c>
       <c r="H748" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
           <t>2026-05-31 12:00</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
@@ -31870,51 +31870,51 @@
           <t>2026-05-31 12:00</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D751" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E751" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F751" t="inlineStr">
         <is>
-          <t xml:space="preserve">NGU HUEY WEN / Arvin Arul </t>
+          <t>NGU HUEY WEN / ARVIN</t>
         </is>
       </c>
       <c r="G751" t="inlineStr">
         <is>
           <t>Syed azahar Syed naguib / Shahara Antartika</t>
         </is>
       </c>
       <c r="H751" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
           <t>2026-05-31 12:00</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
@@ -32715,51 +32715,51 @@
           <t>Court P2</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D771" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E771" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F771" t="inlineStr">
         <is>
           <t>Janice Hoh / Low Shar Wynne</t>
         </is>
       </c>
       <c r="G771" t="inlineStr">
         <is>
-          <t>Y H / Ong Ke Rou</t>
+          <t>Yu Hang / Ong Ke Rou</t>
         </is>
       </c>
       <c r="H771" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
           <t>2026-05-31 13:30</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D772" t="inlineStr">
@@ -32836,51 +32836,51 @@
           <t>2026-05-31 13:30</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D774" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E774" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F774" t="inlineStr">
         <is>
-          <t>GOH WS / Tey Wee Tiong</t>
+          <t>GOH WS / Roy Tey</t>
         </is>
       </c>
       <c r="G774" t="inlineStr">
         <is>
           <t>Leow Kim Wei / Raymond Lim Wee Kiat</t>
         </is>
       </c>
       <c r="H774" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
           <t>2026-05-31 13:30</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
@@ -33004,98 +33004,98 @@
           <t>2026-05-31 13:45</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D778" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E778" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F778" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Ong Sue Li</t>
+          <t>Tiw Min Yuen / Ong Sue Li</t>
         </is>
       </c>
       <c r="G778" t="inlineStr">
         <is>
           <t>Alysha Koay Lee Jean / Wong Jing Shian</t>
         </is>
       </c>
       <c r="H778" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
           <t>2026-05-31 13:45</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D779" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E779" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F779" t="inlineStr">
         <is>
           <t>Catherine Chan / Ho Zhuo Xin</t>
         </is>
       </c>
       <c r="G779" t="inlineStr">
         <is>
-          <t>Y H / Ong Ke Rou</t>
+          <t>Yu Hang / Ong Ke Rou</t>
         </is>
       </c>
       <c r="H779" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
           <t>2026-05-31 13:45</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D780" t="inlineStr">
@@ -33513,51 +33513,51 @@
           <t>Court V5</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D790" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E790" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F790" t="inlineStr">
         <is>
           <t>Vincent Ong Boon Seng / LIONG WOEI HUA</t>
         </is>
       </c>
       <c r="G790" t="inlineStr">
         <is>
-          <t>GOH WS / Tey Wee Tiong</t>
+          <t>GOH WS / Roy Tey</t>
         </is>
       </c>
       <c r="H790" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
           <t>2026-05-31 14:00</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D791" t="inlineStr">
@@ -33681,51 +33681,51 @@
           <t>Court V2</t>
         </is>
       </c>
       <c r="C794" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D794" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E794" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F794" t="inlineStr">
         <is>
           <t>Foong Sau Fun / LEE HUI MING</t>
         </is>
       </c>
       <c r="G794" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Ong Sue Li</t>
+          <t>Tiw Min Yuen / Ong Sue Li</t>
         </is>
       </c>
       <c r="H794" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
           <t>2026-05-31 14:15</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D795" t="inlineStr">
@@ -34017,51 +34017,51 @@
           <t>Court V2</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D802" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E802" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F802" t="inlineStr">
         <is>
           <t>BaoBao / Angel See</t>
         </is>
       </c>
       <c r="G802" t="inlineStr">
         <is>
-          <t>TIW MIN YUEN / Ong Sue Li</t>
+          <t>Tiw Min Yuen / Ong Sue Li</t>
         </is>
       </c>
       <c r="H802" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
           <t>2026-05-31 14:30</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D803" t="inlineStr">
@@ -34096,51 +34096,51 @@
           <t>2026-05-31 14:30</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D804" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E804" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F804" t="inlineStr">
         <is>
-          <t>Y H / Ong Ke Rou</t>
+          <t>Yu Hang / Ong Ke Rou</t>
         </is>
       </c>
       <c r="G804" t="inlineStr">
         <is>
           <t>Goh Sher Ling / Ker Qing Lim</t>
         </is>
       </c>
       <c r="H804" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
           <t>2026-05-31 14:30</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
@@ -34185,51 +34185,51 @@
           <t>Court V4</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D806" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E806" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F806" t="inlineStr">
         <is>
           <t>Tan Boon Yow / Rizal Zaidi bin Zainudin</t>
         </is>
       </c>
       <c r="G806" t="inlineStr">
         <is>
-          <t>GOH WS / Tey Wee Tiong</t>
+          <t>GOH WS / Roy Tey</t>
         </is>
       </c>
       <c r="H806" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
           <t>2026-05-31 14:30</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D807" t="inlineStr">
@@ -34731,51 +34731,51 @@
           <t>Court V3</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D819" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E819" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F819" t="inlineStr">
         <is>
           <t>Tan Tian Yaik / Thong Chan Wan</t>
         </is>
       </c>
       <c r="G819" t="inlineStr">
         <is>
-          <t>GOH WS / Tey Wee Tiong</t>
+          <t>GOH WS / Roy Tey</t>
         </is>
       </c>
       <c r="H819" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
           <t>2026-05-31 15:00</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D820" t="inlineStr">
@@ -35440,51 +35440,51 @@
           <t>2026-05-31 15:30</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C836" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D836" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E836" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F836" t="inlineStr">
         <is>
-          <t>GOH WS / Tey Wee Tiong</t>
+          <t>GOH WS / Roy Tey</t>
         </is>
       </c>
       <c r="G836" t="inlineStr">
         <is>
           <t>Saravanan Subramaniam  / Md Zamzuri Abd Kadir</t>
         </is>
       </c>
       <c r="H836" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
           <t>2026-05-31 15:30</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C837" t="inlineStr">
@@ -35571,51 +35571,51 @@
           <t>Court V3</t>
         </is>
       </c>
       <c r="C839" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D839" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E839" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F839" t="inlineStr">
         <is>
           <t xml:space="preserve">Andrew Martin / Chun Cheng Joo </t>
         </is>
       </c>
       <c r="G839" t="inlineStr">
         <is>
-          <t>GOH WS / Tey Wee Tiong</t>
+          <t>GOH WS / Roy Tey</t>
         </is>
       </c>
       <c r="H839" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
           <t>2026-05-31 15:45</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D840" t="inlineStr">
@@ -35734,51 +35734,51 @@
           <t>2026-05-31 16:00</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D843" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E843" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F843" t="inlineStr">
         <is>
-          <t>GOH WS / Tey Wee Tiong</t>
+          <t>GOH WS / Roy Tey</t>
         </is>
       </c>
       <c r="G843" t="inlineStr">
         <is>
           <t>Tan Tian Yaik / Thong Chan Wan</t>
         </is>
       </c>
       <c r="H843" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
           <t>2026-05-31 16:00</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
@@ -35907,51 +35907,51 @@
           <t>Court V6</t>
         </is>
       </c>
       <c r="C847" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D847" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E847" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F847" t="inlineStr">
         <is>
           <t>Catherine Chan / Joey Cheng</t>
         </is>
       </c>
       <c r="G847" t="inlineStr">
         <is>
-          <t>Jasmine Sia  / Audrey Chan Ai Shan</t>
+          <t>Jasmine Sia  / Audrey Chan</t>
         </is>
       </c>
       <c r="H847" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
           <t>2026-05-31 16:15</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
           <t>Court V7</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D848" t="inlineStr">
@@ -36159,51 +36159,51 @@
           <t>Court V6</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D853" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E853" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F853" t="inlineStr">
         <is>
           <t>NGU HUEY WEN / Megan Layla Foo</t>
         </is>
       </c>
       <c r="G853" t="inlineStr">
         <is>
-          <t>Jasmine Sia  / Audrey Chan Ai Shan</t>
+          <t>Jasmine Sia  / Audrey Chan</t>
         </is>
       </c>
       <c r="H853" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
           <t>2026-05-31 16:30</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
           <t>Court V7</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D854" t="inlineStr">
@@ -37965,51 +37965,51 @@
           <t>Court V6</t>
         </is>
       </c>
       <c r="C896" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D896" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E896" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F896" t="inlineStr">
         <is>
           <t>Amir Asyraf Bin Abd Hamid / Nur Affzan</t>
         </is>
       </c>
       <c r="G896" t="inlineStr">
         <is>
-          <t>Limmankit / Ong ong</t>
+          <t>Rex Lim / Ong ong</t>
         </is>
       </c>
       <c r="H896" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
           <t>2026-05-31 19:00</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
           <t>Court V7</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D897" t="inlineStr">
@@ -38968,51 +38968,51 @@
           <t>2026-05-31 19:45</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C920" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D920" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E920" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F920" t="inlineStr">
         <is>
-          <t>Limmankit / Ong ong</t>
+          <t>Rex Lim / Ong ong</t>
         </is>
       </c>
       <c r="G920" t="inlineStr">
         <is>
           <t>Tan Teik Yan / Lim You Wang</t>
         </is>
       </c>
       <c r="H920" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
           <t>2026-05-31 19:45</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
           <t>Court V7</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
@@ -39645,51 +39645,51 @@
           <t>Court V6</t>
         </is>
       </c>
       <c r="C936" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D936" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E936" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F936" t="inlineStr">
         <is>
           <t>Lim see hui / Maksim Chow</t>
         </is>
       </c>
       <c r="G936" t="inlineStr">
         <is>
-          <t>Limmankit / Ong ong</t>
+          <t>Rex Lim / Ong ong</t>
         </is>
       </c>
       <c r="H936" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
           <t>2026-05-31 20:15</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
           <t>Court V7</t>
         </is>
       </c>
       <c r="C937" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D937" t="inlineStr">
@@ -40018,51 +40018,51 @@
           <t>2026-05-31 20:30</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C945" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D945" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E945" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F945" t="inlineStr">
         <is>
-          <t>Limmankit / Ong ong</t>
+          <t>Rex Lim / Ong ong</t>
         </is>
       </c>
       <c r="G945" t="inlineStr">
         <is>
           <t>Lieu Kai Ye / Wong Wee Lee</t>
         </is>
       </c>
       <c r="H945" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
           <t>2026-05-31 20:45</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C946" t="inlineStr">