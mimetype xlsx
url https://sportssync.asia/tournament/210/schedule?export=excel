--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -580,51 +580,51 @@
           <t>2026-05-29 09:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Tan Fu Nian</t>
+          <t>e23 Tan Fu Nian</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t xml:space="preserve">Kaeden Koh ezjun </t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2026-05-29 09:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
@@ -669,51 +669,51 @@
           <t>Court P2</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Ayra Marissa binti Abdul Azizul Rahim</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Raessa Binti Ashwad</t>
+          <t>E23 Raessa Binti Ashwad</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>2026-05-29 09:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
@@ -1336,51 +1336,51 @@
           <t>2026-05-29 09:30</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Tan Fu Nian</t>
+          <t>e23 Tan Fu Nian</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Cayden Ng</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>2026-05-29 09:30</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
@@ -1798,51 +1798,51 @@
           <t>2026-05-29 09:45</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Raessa Binti Ashwad</t>
+          <t>E23 Raessa Binti Ashwad</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Ummu Lathifah Nuha Bt Mohd Hanif</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>2026-05-29 09:45</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
@@ -2092,51 +2092,51 @@
           <t>2026-05-29 10:00</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Tan Fu Nian</t>
+          <t>e23 Tan Fu Nian</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Lian Ee Shao</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>2026-05-29 10:00</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
@@ -2559,51 +2559,51 @@
           <t>Court P2</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Niki Johanna Ng binti Muhammad Harris</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Raessa Binti Ashwad</t>
+          <t>E23 Raessa Binti Ashwad</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>2026-05-29 10:15</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
@@ -2811,51 +2811,51 @@
           <t>Court V1</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Nguyễn Hoàng Phúc</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Tan Fu Nian</t>
+          <t>e23 Tan Fu Nian</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>2026-05-29 10:30</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
@@ -2895,51 +2895,51 @@
           <t>Court P1</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Zimny Nguyễn Jennifer</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Raessa Binti Ashwad</t>
+          <t>E23 Raessa Binti Ashwad</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2026-05-29 10:30</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
@@ -3184,51 +3184,51 @@
           <t>2026-05-29 11:00</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Men's Singles</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Tan Fu Nian</t>
+          <t>e23 Tan Fu Nian</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Lian Ee Shao</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2026-05-29 11:00</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
@@ -3310,51 +3310,51 @@
           <t>2026-05-29 11:00</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Women's Singles</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Third Place Playoff</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Raessa Binti Ashwad</t>
+          <t>E23 Raessa Binti Ashwad</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Ayra Marissa binti Abdul Azizul Rahim</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2026-05-29 11:00</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
@@ -15280,51 +15280,51 @@
           <t>2026-05-30 08:00</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>Lian Ee Shao / Tan Fu Nian</t>
+          <t>Lian Ee Shao / e23 Tan Fu Nian</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
           <t>Dwayne Lim Yu Zhe / Rayqarl Eeman bin Mohd Rohaizad</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>2026-05-30 08:00</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
@@ -16041,51 +16041,51 @@
           <t>Court V1</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
           <t xml:space="preserve">MUHAMMAD ADAM BIN MOHAMMAD FAIZ / MUHAMMAD ARIQ RIFQY BIN MOHD HANAFIAH </t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>Lian Ee Shao / Tan Fu Nian</t>
+          <t>Lian Ee Shao / e23 Tan Fu Nian</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
           <t>2026-05-30 08:30</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
@@ -22593,51 +22593,51 @@
           <t>Court V3</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E530" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
           <t>YAP SWEE KEE / Yan Lin Naing</t>
         </is>
       </c>
       <c r="G530" t="inlineStr">
         <is>
-          <t>heng chia / Goh Siong Chong</t>
+          <t>Henry Chia / Goh Siong Chong</t>
         </is>
       </c>
       <c r="H530" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
           <t>2026-05-30 16:15</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
@@ -22929,51 +22929,51 @@
           <t>Court V3</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E538" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
           <t>Jack Tan  / Christopher Ho</t>
         </is>
       </c>
       <c r="G538" t="inlineStr">
         <is>
-          <t>heng chia / Goh Siong Chong</t>
+          <t>Henry Chia / Goh Siong Chong</t>
         </is>
       </c>
       <c r="H538" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
           <t>2026-05-30 16:30</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
@@ -23932,51 +23932,51 @@
           <t>2026-05-30 17:15</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E562" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
-          <t>heng chia / Goh Siong Chong</t>
+          <t>Henry Chia / Goh Siong Chong</t>
         </is>
       </c>
       <c r="G562" t="inlineStr">
         <is>
           <t>Pang Yung Fay / Chiam kok keong</t>
         </is>
       </c>
       <c r="H562" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
           <t>2026-05-30 17:15</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
@@ -24226,51 +24226,51 @@
           <t>2026-05-30 17:30</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E569" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
-          <t>heng chia / Goh Siong Chong</t>
+          <t>Henry Chia / Goh Siong Chong</t>
         </is>
       </c>
       <c r="G569" t="inlineStr">
         <is>
           <t>JX ANG / Alaster Ang Han Wun</t>
         </is>
       </c>
       <c r="H569" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
           <t>2026-05-30 17:30</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
@@ -24567,93 +24567,93 @@
           <t>Court P1</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E577" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
           <t>Eugene G / Wong Khee Chun</t>
         </is>
       </c>
       <c r="G577" t="inlineStr">
         <is>
-          <t>heng chia / Goh Siong Chong</t>
+          <t>Henry Chia / Goh Siong Chong</t>
         </is>
       </c>
       <c r="H577" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
           <t>2026-05-30 18:15</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E578" t="inlineStr">
         <is>
           <t>Semifinal</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
           <t>EugeneTaiYuZhe / Chin Jin Jet</t>
         </is>
       </c>
       <c r="G578" t="inlineStr">
         <is>
-          <t>heng chia / Goh Siong Chong</t>
+          <t>Henry Chia / Goh Siong Chong</t>
         </is>
       </c>
       <c r="H578" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
           <t>2026-05-30 18:15</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
@@ -24688,51 +24688,51 @@
           <t>2026-05-30 18:30</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E580" t="inlineStr">
         <is>
           <t>Final</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
-          <t>heng chia / Goh Siong Chong</t>
+          <t>Henry Chia / Goh Siong Chong</t>
         </is>
       </c>
       <c r="G580" t="inlineStr">
         <is>
           <t xml:space="preserve">Brandon Fong Jay Shern / JamesLiaoManJen </t>
         </is>
       </c>
       <c r="H580" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
           <t>2026-05-30 18:30</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
@@ -25108,51 +25108,51 @@
           <t>2026-05-30 19:30</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
           <t>Court V1</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E590" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
         <is>
-          <t xml:space="preserve">GARY WONG WENG KAI / Susan Tan </t>
+          <t xml:space="preserve">GARY WONG WENG KAI / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="G590" t="inlineStr">
         <is>
           <t>Lye Jun Cheng / Wong Pui Mei</t>
         </is>
       </c>
       <c r="H590" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
           <t>2026-05-30 19:30</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
@@ -25276,93 +25276,93 @@
           <t>2026-05-30 19:30</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E594" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
-          <t>Hor Mei Yee / Ng Hon Loong</t>
+          <t>Katherine Hor / Benny Ng</t>
         </is>
       </c>
       <c r="G594" t="inlineStr">
         <is>
           <t>Lua Yi Fang / Brian Lee Chun Hong</t>
         </is>
       </c>
       <c r="H594" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
           <t>2026-05-30 19:30</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E595" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F595" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / ANBALAGAN A/L SUBRAMANIAM</t>
+          <t>Krou / [LEAPMOTOR] ANBA</t>
         </is>
       </c>
       <c r="G595" t="inlineStr">
         <is>
           <t>Faith Goh Shin Huey / Chai Chee Yen</t>
         </is>
       </c>
       <c r="H595" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
           <t>2026-05-30 19:30</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
@@ -25785,51 +25785,51 @@
           <t>Court V1</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E606" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
           <t>Jolis Tan Hwee Wun / Gareth Lim Hao Zhe</t>
         </is>
       </c>
       <c r="G606" t="inlineStr">
         <is>
-          <t xml:space="preserve">GARY WONG WENG KAI / Susan Tan </t>
+          <t xml:space="preserve">GARY WONG WENG KAI / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="H606" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
           <t>2026-05-30 20:00</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
@@ -25953,93 +25953,93 @@
           <t>Court V4</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E610" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
           <t>JENNY LIM / Norihiko Hashimoto</t>
         </is>
       </c>
       <c r="G610" t="inlineStr">
         <is>
-          <t>Hor Mei Yee / Ng Hon Loong</t>
+          <t>Katherine Hor / Benny Ng</t>
         </is>
       </c>
       <c r="H610" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
           <t>2026-05-30 20:00</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E611" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
           <t>Lieu Kai Ye / Beatrice</t>
         </is>
       </c>
       <c r="G611" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / ANBALAGAN A/L SUBRAMANIAM</t>
+          <t>Krou / [LEAPMOTOR] ANBA</t>
         </is>
       </c>
       <c r="H611" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
           <t>2026-05-30 20:00</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D612" t="inlineStr">
@@ -26121,51 +26121,51 @@
           <t>Court V1</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E614" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
           <t>BaoBao / Dan L</t>
         </is>
       </c>
       <c r="G614" t="inlineStr">
         <is>
-          <t xml:space="preserve">GARY WONG WENG KAI / Susan Tan </t>
+          <t xml:space="preserve">GARY WONG WENG KAI / SUSAN TAN SAY SEN </t>
         </is>
       </c>
       <c r="H614" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
           <t>2026-05-30 20:15</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
           <t>Court P1</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
@@ -26289,93 +26289,93 @@
           <t>Court V4</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E618" t="inlineStr">
         <is>
           <t>B</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
           <t xml:space="preserve">Alexander Yip Jern How / Jacy Chen </t>
         </is>
       </c>
       <c r="G618" t="inlineStr">
         <is>
-          <t>Hor Mei Yee / Ng Hon Loong</t>
+          <t>Katherine Hor / Benny Ng</t>
         </is>
       </c>
       <c r="H618" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
           <t>2026-05-30 20:15</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E619" t="inlineStr">
         <is>
           <t>G</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
           <t>Benjamin Choong Myi Yang  / Zoee Low</t>
         </is>
       </c>
       <c r="G619" t="inlineStr">
         <is>
-          <t>Ooi Kai Rou / ANBALAGAN A/L SUBRAMANIAM</t>
+          <t>Krou / [LEAPMOTOR] ANBA</t>
         </is>
       </c>
       <c r="H619" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
           <t>2026-05-30 20:15</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
           <t>Mixed Doubles</t>
         </is>
       </c>
       <c r="D620" t="inlineStr">
@@ -27633,51 +27633,51 @@
           <t>Court V3</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D650" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E650" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F650" t="inlineStr">
         <is>
           <t>Syed azahar Syed naguib / MUHAMMAD ZHAHIN IELYAS BIN KAMARUL ZAMAN</t>
         </is>
       </c>
       <c r="G650" t="inlineStr">
         <is>
-          <t>Yee Ce Da / Chua Kai Xuan</t>
+          <t>CD / Chua Kai Xuan</t>
         </is>
       </c>
       <c r="H650" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
           <t>2026-05-31 08:00</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
@@ -28552,51 +28552,51 @@
           <t>2026-05-31 08:45</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D672" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E672" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F672" t="inlineStr">
         <is>
-          <t>Yee Ce Da / Chua Kai Xuan</t>
+          <t>CD / Chua Kai Xuan</t>
         </is>
       </c>
       <c r="G672" t="inlineStr">
         <is>
           <t xml:space="preserve">LIEN CHUN KIAT / Desmond Kong Jen Jer </t>
         </is>
       </c>
       <c r="H672" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
           <t>2026-05-31 08:45</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
@@ -29061,51 +29061,51 @@
           <t>Court V3</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D684" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E684" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="F684" t="inlineStr">
         <is>
           <t>Isaac Kwa Yu Jin / Bryan Lee Jie Han</t>
         </is>
       </c>
       <c r="G684" t="inlineStr">
         <is>
-          <t>Yee Ce Da / Chua Kai Xuan</t>
+          <t>CD / Chua Kai Xuan</t>
         </is>
       </c>
       <c r="H684" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
           <t>2026-05-31 09:15</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
@@ -29350,51 +29350,51 @@
           <t>2026-05-31 09:30</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E691" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F691" t="inlineStr">
         <is>
-          <t>Yee Ce Da / Chua Kai Xuan</t>
+          <t>CD / Chua Kai Xuan</t>
         </is>
       </c>
       <c r="G691" t="inlineStr">
         <is>
           <t>Tan Tian Yaik / Hafizi Bin Mohd Jaffar</t>
         </is>
       </c>
       <c r="H691" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
           <t>2026-05-31 09:30</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
@@ -29607,51 +29607,51 @@
           <t>Court P1</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D697" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E697" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F697" t="inlineStr">
         <is>
           <t>Chan Guo Jing / Hiew Shun Wen</t>
         </is>
       </c>
       <c r="G697" t="inlineStr">
         <is>
-          <t>Yee Ce Da / Chua Kai Xuan</t>
+          <t>CD / Chua Kai Xuan</t>
         </is>
       </c>
       <c r="H697" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
           <t>2026-05-31 09:45</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D698" t="inlineStr">
@@ -32458,56 +32458,56 @@
           <t>2026-05-31 13:15</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D765" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E765" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F765" t="inlineStr">
         <is>
-          <t>Catherine Chan / Ho Zhuo Xin</t>
+          <t>Catherine Chan / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="G765" t="inlineStr">
         <is>
-          <t>Goh Sher Ling / Ker Qing Lim</t>
+          <t>Goh Sher Ling / Lim Ker Qing</t>
         </is>
       </c>
       <c r="H765" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
           <t>2026-05-31 13:15</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D766" t="inlineStr">
@@ -33046,51 +33046,51 @@
           <t>2026-05-31 13:45</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D779" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E779" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F779" t="inlineStr">
         <is>
-          <t>Catherine Chan / Ho Zhuo Xin</t>
+          <t>Catherine Chan / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="G779" t="inlineStr">
         <is>
           <t>Yu Hang / Ong Ke Rou</t>
         </is>
       </c>
       <c r="H779" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
           <t>2026-05-31 13:45</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
@@ -33382,51 +33382,51 @@
           <t>2026-05-31 14:00</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D787" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E787" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F787" t="inlineStr">
         <is>
-          <t>Goh Sher Ling / Ker Qing Lim</t>
+          <t>Goh Sher Ling / Lim Ker Qing</t>
         </is>
       </c>
       <c r="G787" t="inlineStr">
         <is>
           <t>Janice Hoh / Low Shar Wynne</t>
         </is>
       </c>
       <c r="H787" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
           <t>2026-05-31 14:00</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C788" t="inlineStr">
@@ -33718,51 +33718,51 @@
           <t>2026-05-31 14:15</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D795" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E795" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F795" t="inlineStr">
         <is>
-          <t>Catherine Chan / Ho Zhuo Xin</t>
+          <t>Catherine Chan / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="G795" t="inlineStr">
         <is>
           <t>Janice Hoh / Low Shar Wynne</t>
         </is>
       </c>
       <c r="H795" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
           <t>2026-05-31 14:15</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
@@ -34101,51 +34101,51 @@
           <t>Court P2</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D804" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E804" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
       <c r="F804" t="inlineStr">
         <is>
           <t>Yu Hang / Ong Ke Rou</t>
         </is>
       </c>
       <c r="G804" t="inlineStr">
         <is>
-          <t>Goh Sher Ling / Ker Qing Lim</t>
+          <t>Goh Sher Ling / Lim Ker Qing</t>
         </is>
       </c>
       <c r="H804" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
           <t>2026-05-31 14:30</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D805" t="inlineStr">
@@ -35230,51 +35230,51 @@
           <t>2026-05-31 15:15</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D831" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E831" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F831" t="inlineStr">
         <is>
-          <t>Catherine Chan / Ho Zhuo Xin</t>
+          <t>Catherine Chan / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="G831" t="inlineStr">
         <is>
           <t xml:space="preserve">Alicia / Chow mee leng </t>
         </is>
       </c>
       <c r="H831" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
           <t>2026-05-31 15:30</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
@@ -35356,51 +35356,51 @@
           <t>2026-05-31 15:30</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
           <t>Court P2</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
           <t>Women's Doubles</t>
         </is>
       </c>
       <c r="D834" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E834" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F834" t="inlineStr">
         <is>
-          <t>Catherine Chan / Ho Zhuo Xin</t>
+          <t>Catherine Chan / [PDC] Zhuo Xin Ho</t>
         </is>
       </c>
       <c r="G834" t="inlineStr">
         <is>
           <t>TBD</t>
         </is>
       </c>
       <c r="H834" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
           <t>2026-05-31 15:30</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
           <t>Court V3</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
@@ -37876,51 +37876,51 @@
           <t>2026-05-31 19:00</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C894" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D894" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E894" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F894" t="inlineStr">
         <is>
-          <t>LEE WEN SIANG / heng chia</t>
+          <t>LEE WEN SIANG / Henry Chia</t>
         </is>
       </c>
       <c r="G894" t="inlineStr">
         <is>
           <t>Ng Wai Heng / David Li</t>
         </is>
       </c>
       <c r="H894" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
           <t>2026-05-31 19:00</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C895" t="inlineStr">
@@ -37965,51 +37965,51 @@
           <t>Court V6</t>
         </is>
       </c>
       <c r="C896" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D896" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E896" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F896" t="inlineStr">
         <is>
           <t>Amir Asyraf Bin Abd Hamid / Nur Affzan</t>
         </is>
       </c>
       <c r="G896" t="inlineStr">
         <is>
-          <t>Rex Lim / Ong ong</t>
+          <t>Rex Lim / Wei Wei</t>
         </is>
       </c>
       <c r="H896" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
           <t>2026-05-31 19:00</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
           <t>Court V7</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D897" t="inlineStr">
@@ -38548,51 +38548,51 @@
           <t>2026-05-31 19:30</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C910" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D910" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E910" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F910" t="inlineStr">
         <is>
-          <t>LEE WEN SIANG / heng chia</t>
+          <t>LEE WEN SIANG / Henry Chia</t>
         </is>
       </c>
       <c r="G910" t="inlineStr">
         <is>
           <t>Tam Zhang Sheng / Chor Jun Horng</t>
         </is>
       </c>
       <c r="H910" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
           <t>2026-05-31 19:30</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
@@ -38968,51 +38968,51 @@
           <t>2026-05-31 19:45</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C920" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D920" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E920" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F920" t="inlineStr">
         <is>
-          <t>Rex Lim / Ong ong</t>
+          <t>Rex Lim / Wei Wei</t>
         </is>
       </c>
       <c r="G920" t="inlineStr">
         <is>
           <t>Tan Teik Yan / Lim You Wang</t>
         </is>
       </c>
       <c r="H920" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
           <t>2026-05-31 19:45</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
           <t>Court V7</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
@@ -39220,51 +39220,51 @@
           <t>2026-05-31 20:00</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C926" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D926" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E926" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="F926" t="inlineStr">
         <is>
-          <t>LEE WEN SIANG / heng chia</t>
+          <t>LEE WEN SIANG / Henry Chia</t>
         </is>
       </c>
       <c r="G926" t="inlineStr">
         <is>
           <t>Chen Zi Jian / Yeoh ik leng</t>
         </is>
       </c>
       <c r="H926" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
           <t>2026-05-31 20:00</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
@@ -39645,51 +39645,51 @@
           <t>Court V6</t>
         </is>
       </c>
       <c r="C936" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D936" t="inlineStr">
         <is>
           <t>Group Stage</t>
         </is>
       </c>
       <c r="E936" t="inlineStr">
         <is>
           <t>H</t>
         </is>
       </c>
       <c r="F936" t="inlineStr">
         <is>
           <t>Lim see hui / Maksim Chow</t>
         </is>
       </c>
       <c r="G936" t="inlineStr">
         <is>
-          <t>Rex Lim / Ong ong</t>
+          <t>Rex Lim / Wei Wei</t>
         </is>
       </c>
       <c r="H936" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
           <t>2026-05-31 20:15</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
           <t>Court V7</t>
         </is>
       </c>
       <c r="C937" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D937" t="inlineStr">
@@ -39934,51 +39934,51 @@
           <t>2026-05-31 20:30</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
           <t>Court V4</t>
         </is>
       </c>
       <c r="C943" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D943" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E943" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F943" t="inlineStr">
         <is>
-          <t>LEE WEN SIANG / heng chia</t>
+          <t>LEE WEN SIANG / Henry Chia</t>
         </is>
       </c>
       <c r="G943" t="inlineStr">
         <is>
           <t xml:space="preserve">Albert Chong Zi Che / Chong Tzeh Lee </t>
         </is>
       </c>
       <c r="H943" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
           <t>2026-05-31 20:30</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
           <t>Court V5</t>
         </is>
       </c>
       <c r="C944" t="inlineStr">
@@ -40018,51 +40018,51 @@
           <t>2026-05-31 20:30</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C945" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D945" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E945" t="inlineStr">
         <is>
           <t>Round of 16</t>
         </is>
       </c>
       <c r="F945" t="inlineStr">
         <is>
-          <t>Rex Lim / Ong ong</t>
+          <t>Rex Lim / Wei Wei</t>
         </is>
       </c>
       <c r="G945" t="inlineStr">
         <is>
           <t>Lieu Kai Ye / Wong Wee Lee</t>
         </is>
       </c>
       <c r="H945" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
           <t>2026-05-31 20:45</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
           <t>Court V2</t>
         </is>
       </c>
       <c r="C946" t="inlineStr">
@@ -40149,51 +40149,51 @@
           <t>Court V5</t>
         </is>
       </c>
       <c r="C948" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D948" t="inlineStr">
         <is>
           <t>Knockout Stage</t>
         </is>
       </c>
       <c r="E948" t="inlineStr">
         <is>
           <t>Quarterfinal</t>
         </is>
       </c>
       <c r="F948" t="inlineStr">
         <is>
           <t>Chiam Dar Hern  / chajunhao</t>
         </is>
       </c>
       <c r="G948" t="inlineStr">
         <is>
-          <t>LEE WEN SIANG / heng chia</t>
+          <t>LEE WEN SIANG / Henry Chia</t>
         </is>
       </c>
       <c r="H948" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
           <t>2026-05-31 20:45</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
           <t>Court V6</t>
         </is>
       </c>
       <c r="C949" t="inlineStr">
         <is>
           <t>Men's Doubles</t>
         </is>
       </c>
       <c r="D949" t="inlineStr">